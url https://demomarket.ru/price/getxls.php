--- v0 (2026-06-15)
+++ v1 (2026-08-13)
@@ -13,58 +13,58 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$2824</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$2807</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7490">
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Значение</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
@@ -77,51 +77,51 @@
     <t>Аксессуары для презентации</t>
   </si>
   <si>
     <t>Магниты</t>
   </si>
   <si>
     <t>Магнит с цветной шляпкой Durable, 15 мм</t>
   </si>
   <si>
     <t>Магнит 15 мм D4751
  Сильный магнит с цветной шляпкой, на которую можно нанести логотип. 
  Сила магнита - 75 п 
  Диаметр шляпки -15 мм
  В упаковке 20 шт.</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Черный</t>
   </si>
   <si>
     <t>Durable</t>
   </si>
   <si>
-    <t>78.55000000 руб.</t>
+    <t>20.00000000 руб.</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>Магнит с цветной шляпкой Durable, 32 мм</t>
   </si>
   <si>
     <t>Магнит 32 мм D4753
  Сильный магнит с цветной шляпкой, на которую можно нанести логотип. 
  Сила магнита - 720п 
  Диаметр шляпки - 32 мм
  В упаковке 20шт.</t>
   </si>
   <si>
     <t>35.00000000 руб.</t>
   </si>
   <si>
     <t>Магнит с цветной шляпкой Durable, 37 мм, магнит 1000п</t>
   </si>
   <si>
     <t>Круглые магниты Durable для презентационных досок и флипчартов.
 Диаметр магнитов: 37 мм
 Цвет: Синий</t>
   </si>
@@ -272,51 +272,51 @@
   </si>
   <si>
     <t>Аптечка настенная, большой емкости, из алюминия с 3 лотками для медикаментов. Закрывается на ключ. В комплекте самоклеющийся опознавательный крест. Размер: 302 x 400 x 118 мм</t>
   </si>
   <si>
     <t>36213.41000000 руб.</t>
   </si>
   <si>
     <t>Бейджи</t>
   </si>
   <si>
     <t>Бейджи с булавкой</t>
   </si>
   <si>
     <t>Бейдж с булавкой Durable, 40 х 75 мм, пластик</t>
   </si>
   <si>
     <t>Бейдж с булавкой Durable. Сделан из прозрачного пластика, с выемкой для пальца для быстрого извлечения вкладыша. 
 Безопасная изогнутая булавка надежно закрепит бэйдж на одежде. 
 Размер: 40x75 мм, соответствует размеру вкладыша.</t>
   </si>
   <si>
     <t>Прозрачный</t>
   </si>
   <si>
-    <t>245.56000000 руб.</t>
+    <t>71.51000000 руб.</t>
   </si>
   <si>
     <t>Бейдж с булавкой Durable, 30 х 60 мм, пластик</t>
   </si>
   <si>
     <t xml:space="preserve">Бэйдж с булавкой 30 X 60 мм D8006
 Сделан из прозрачного пластика, с выемкой для пальца для быстрого извлечения вкладыша. Безопасная изогнутая булавка надежно закрепит бэйдж на одежде. Размер : 30 х 60 мм. Соответствует размеру вкладыша. 100 штук в упаковке.
 </t>
   </si>
   <si>
     <t>111.25000000 руб.</t>
   </si>
   <si>
     <t>Бейдж с булавкой изогнутой с выемкой для пальца Durable, 40 х 75 мм, пластик</t>
   </si>
   <si>
     <t>Сделан из прозрачного пластика, с выемкой для пальца для быстрого извлечения вкладыша. Безопасная изогнутая булавка надежно закрепит бэйдж на одежде. Размер: 40x75мм. Соотетствует формату вкладыша. 100 штук в упаковке.</t>
   </si>
   <si>
     <t>121.68000000 руб.</t>
   </si>
   <si>
     <t>Бейдж с булавкой изогнутой с выемкой для пальца Durable, 40 x 60 мм, пластик</t>
   </si>
   <si>
@@ -332,51 +332,51 @@
   <si>
     <t>Бейджи с клипом</t>
   </si>
   <si>
     <t>Пластиковый бейдж вертикальный с поворотным клипом Durable, 90 х 60 мм, ПВХ</t>
   </si>
   <si>
     <t>Бэйдж Durable с поворотным клипом для пропусков из глянцевого ПВХ, с поворотным клипом для удобного крепления к одежде. 
  В комплекте вкладыш для маркировки. 
  Размер: 90 x 60 мм
  Формат: Вертикальный</t>
   </si>
   <si>
     <t>45.00000000 руб.</t>
   </si>
   <si>
     <t>Пластиковый бейдж горизонтальный с поворотным клипом Durable, 60 х 90 мм, ПВХ</t>
   </si>
   <si>
     <t>Бэйдж Durable для пропусков из глянцевого ПВХ, с поворотным клипом для удобного крепления к одежде. 
  В комплекте вкладыш для маркировки. 
  Размер: 60 x 90 мм
  Формат: Горизонтальный.</t>
   </si>
   <si>
-    <t>347.78000000 руб.</t>
+    <t>112.00000000 руб.</t>
   </si>
   <si>
     <t>Бэйдж самоламинирующийся Durable, 54 x 90 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Бэйдж самоламинирующийся, 54x90 мм D8102
 Бэйдж самоламинирующийся из ПВХ, с поворотным клипом. Перед ламинацией удалите защитный слой с клейкой стороны, вставьте визитку или вкладыш и крепко прижмите. Размер: 54 х 90 мм.
 </t>
   </si>
   <si>
     <t>218.70000000 руб.</t>
   </si>
   <si>
     <t>Бейдж с поворотным клипом горизонтальный Durable, 60 х 90 мм, ПВХ</t>
   </si>
   <si>
     <t>Бэйдж для посетителей Durable из прозрачного ПВХ, с поворотным клипом.
  Карман открыт на одну треть для быстрой замены вкладыша.
  Горизонтальный, 60 x 90мм.</t>
   </si>
   <si>
     <t>Красный</t>
   </si>
   <si>
     <t>318.16000000 руб.</t>
@@ -1229,51 +1229,51 @@
   </si>
   <si>
     <t>Табличка настольная Durable De Luxe, 61 x 210 мм, акрил/алюминий</t>
   </si>
   <si>
     <t xml:space="preserve">Настольная подставка de Luxe D8202
 Настольная подставка de Luxe для конференций, семинаров и встреч на высшем уровне. Может использоваться в качестве ценника. 
 Акриловая панель с алюминиевым основанием.
 Размер: 61 х 210мм.
 </t>
   </si>
   <si>
     <t>2396.92000000 руб.</t>
   </si>
   <si>
     <t>Табличка настольная Durable De Luxe, 149 х 420 мм, акрил/алюминий</t>
   </si>
   <si>
     <t xml:space="preserve">Настольная подставка de Luxe D8204
 Настольная подставка de Luxe для конференций, семинаров и встреч на высшем уровне. Может использоваться в качестве ценника. 
 Акриловая панель с алюминиевым основанием.
 Размер: 149 х 420мм.
 </t>
   </si>
   <si>
-    <t>1501.50000000 руб.</t>
+    <t>2730.00000000 руб.</t>
   </si>
   <si>
     <t>Табличка настольная L-образной формы Durable, 61 x 210 мм, акрил</t>
   </si>
   <si>
     <t>Настольная табличка L-образной формы, 61 x 210 мм из прозрачного акрила. 
 Упаковка: 10 шт.</t>
   </si>
   <si>
     <t>975.74000000 руб.</t>
   </si>
   <si>
     <t>Табличка настольная двусторонняя Durable, 61/122 x 210 мм, акрил</t>
   </si>
   <si>
     <t>Табличка настольная из акрила 61/122 x 210 мм. Информацию можно располагать с обеих сторон. Для конференций и семинаров. 
 В упаковке 10 шт.</t>
   </si>
   <si>
     <t>1196.74000000 руб.</t>
   </si>
   <si>
     <t>Табличка настольная двусторонняя Durable, 105/210 x 297 мм, акрил</t>
   </si>
   <si>
@@ -1530,51 +1530,51 @@
     <t>243.21000000 руб.</t>
   </si>
   <si>
     <t>Бейджи с булавкой и зажимом Durable, 54 x 90 мм, 20 штук</t>
   </si>
   <si>
     <t>Комплексное решение для профессионального оформления бейджей. Набор из 20 бейджей и 3 перфорированных листов - вкладышей для оформления с помощью бесплатной программы
 	DURAPRINT®
 Размер: 54 x 90 мм (H x B)</t>
   </si>
   <si>
     <t>4974.55000000 руб.</t>
   </si>
   <si>
     <t>Рулетки и держатели для бейджей</t>
   </si>
   <si>
     <t>Шнурок для бейджа текстильный c безопасным замком Durable, 44 х 1 см</t>
   </si>
   <si>
     <t>Текстильный шнурок для бейджа, 10 мм D8119
  Текстильный шнурок для бейджа. Безопасный замок, открывается при первом физическом воздействии, таким образом предупреждая возможность удушья.
  Длина 44 см. Ширина 10 мм.</t>
   </si>
   <si>
-    <t>215.97000000 руб.</t>
+    <t>295.92000000 руб.</t>
   </si>
   <si>
     <t>Шнурок для бейджа текстильный с безопасным замком Durable, 44 x 2 cм</t>
   </si>
   <si>
     <t>Текстильный шнурок, 20 мм D8137
  Текстильный шнурок для бэйджа. С безопасным замком, открывается при любом физическом воздействии.
  Длина 44 см. 
  Ширина 20 мм.</t>
   </si>
   <si>
     <t>340.06000000 руб.</t>
   </si>
   <si>
     <t>Рулетка для бейджа с выдвижным клипом Durable, шнур 80 см</t>
   </si>
   <si>
     <t>Рулетка для бэйджа D8152
  Рулетка для бэйджа. Вытягивается на 60 см. Подходит для всех бэйджей DURABLE с отверстием для крепления. Носится на ремне или на нагрудном кармане.</t>
   </si>
   <si>
     <t>348.77000000 руб.</t>
   </si>
   <si>
     <t>Рулетка с карабином для бейджа или для ключей Durable, шнур 80 см</t>
@@ -1943,51 +1943,51 @@
   <si>
     <t>Желтый</t>
   </si>
   <si>
     <t>4676.84000000 руб.</t>
   </si>
   <si>
     <t>Бейдж самоклеящийся Avery Zweckform, 120 гр/м2, 63.5 х 29.6 мм, 27 штук на листе, 20 листов</t>
   </si>
   <si>
     <t>Самоклеящиеся именные этикетки-беджи – современное решение для оперативной идентификации гостей, клиентов, сотрудников компании. Благодаря продукции Avery Zweckform беджи можно приклеивать непосредственно к одежде, при этом уголки беджа не будут отклеиваться и скручиваться, а при отклеивании от одежды не остается никаких липких следов. Отличное решение для мероприятий с участием большого количества человек. Печать на лазерном принтере. Легко оформляются с помощью бесплатной программы Avery Design&amp;Print на нашем сайте.
 Технические характеристики
  Размеры: 63,5 x 29,6 мм
  Типы печати: Цветной лазерный, ч/б лазерный принтер
  В упаковке: 540 этикеток / 20 страниц
  Сделано из: Ацетатный шелк
  Вес: 120 г/м²
  Цвет: Белый
  Клейкость: Удаляемые
  Форма: Прямоугольный с закругленными углами
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>7836.35000000 руб.</t>
+    <t>7966.95000000 руб.</t>
   </si>
   <si>
     <t>Бейдж самоклеящийся нагрудный Durable, 46 x 105 мм, 12 штук, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Просто и быстро: самоклеящиеся бейджи - прекрасное решение для мероприятий с большим количеством участников.
 	Самоклеящиеся бейджи из искусственного шелка
 	Увеличенная ширина для лучшего прочтения информации даже на расстоянии
 	Для печати на лазерном принтере или копировальном аппарате
 	Не использовать на шелковых тканях, коже и чувствительных материалах
  Цена указана за 1 лист (на 1 листе 12 наклеек). </t>
   </si>
   <si>
     <t>Блокноты и тетради</t>
   </si>
   <si>
     <t>Блокноты</t>
   </si>
   <si>
     <t>Набор для письма Brunnen Ленивец, блокнот 20 листов, карандаш, точилка, ластик, линейка 15 см</t>
   </si>
   <si>
     <t>Школьный набор для письма «Ленивец» от Brunnen будет отличным помощником в учебе, можно использовать для рисования или черчения, записей задач и желаний. Состоит из карандаша, блокнота, точилки, ластика, линейки, имеет оригинальный яркий дизайн. Набор подходит как для себя, так и для подарка.
  Состав: карандаш, точилка, ластик с изображением, линейка 15 см, блокнот 20 листов, чистые листы размером 5 x 9,5 см.
@@ -2310,72 +2310,50 @@
 		 Количество листов: 96
 		 Точка
 		 Размер 21 х 29,4 см
 		 Твердый переплет
 		 Карман для мелочей
 		 Кремовая, устойчивая к чернилам бумага 80 г / м 2
 		 Петля для ручки, резинка
 		 Закругленные углы
  </t>
   </si>
   <si>
     <t>Блокнот Brunnen Компаньон Металлик, на резинке, точка, 80 гр/м2, 9.5 х 12.8 см, 96 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Блокнот "COMPAGNON Metallic" 96 листов от Brunnen – это залог успешной работы и результативного планирования. Исполнен в классическом стиле, обложка состоит из надежного твердого переплета, имеет оригинальный металлический дизайн, а также резинку-фиксатор, благодаря чему листы надёжно защищены от внешних факторов (например: смятие, загрязнение). Подойдет как для себя, так и для подарка. 
 		 Количество страниц 192
 		 Точка
 		 Размер 9,5 х 12,5 см
 		 Твердый переплет
 		 Карман для мелочей
 		 Кремовая, устойчивая к чернилам бумага 80 г / м 2
 		 Петля для ручки, резинка
 		 Закругленные углы
  </t>
-  </si>
-[...20 lines deleted...]
-    <t>150.00000000 руб.</t>
   </si>
   <si>
     <t>Блокнот для записей Brunnen Футбольный мяч, нелинованный, 150 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Нелинованный блокнот для записей "Футбольный мяч" от Brunnen – компактный и удобный помощник в работе и учебе. Исполнен в оригинальном футбольном дизайне, имеет скрепку-клип, содержит 150 листов.
 	Количество листов: 150
 	Линовка: нелинованный
 </t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Нелинованный</t>
   </si>
   <si>
     <t>Блокнот Colour Code, на резинке, рециклированная кожа, клетка, 80 гр/м2, 12.5 х19.5 см, 96 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Блокнот на резинке А5 формата, кремовый блок,рециклированная кожа, 96 стр.,80гр.,клетка, розовая обложка
  </t>
   </si>
   <si>
     <t>480.00000000 руб.</t>
@@ -2504,66 +2482,50 @@
   </si>
   <si>
     <t>А4</t>
   </si>
   <si>
     <t>278.13000000 руб.</t>
   </si>
   <si>
     <t>Блокнот Brunnen, на пружине, с карандашом, нелинованный, 12 х 13 см, 96 листов</t>
   </si>
   <si>
     <t>Набор из блокнота на пружине и многоцветного карандаша от немецкого бренда Brunnen.
  Обложка выполнена из плотного ламинированного картона, что защитит бумагу и ваши записи от внешних факторов. Внутренний блок скреплен по левому краю крупной цветной пружиной в тон блокнота.
  Набор собран в стильном боксе, что сделает его прекрасным подарком не только для ребенка, но и для любителя животных.
  Количество листов: 96 
  Размер: 12 х 13 см
  Линовка: Нелинованный, без нумерации страниц
  Два дизайна: Щенок и лошади 
  Тип крепления: Пружина 
  Комплектация: Блокнот и многоцветный карандаш</t>
   </si>
   <si>
     <t>276.00000000 руб.</t>
   </si>
   <si>
-    <t>Блокнот Brunnen Бижу, на завязках, клетка, 80 гр/м2, 9.5 х 12.8 см, 96 листов</t>
-[...14 lines deleted...]
-  <si>
     <t>Бумага для заметок</t>
   </si>
   <si>
     <t>Бумага для заметок Brunnen Шоколад, самоклеящаяся, 9 х 9 см, 100 листов</t>
   </si>
   <si>
     <t>Блокнот Brunnen Шоколад, с клейкими листочками, 10 х 9 см, 100 листов</t>
   </si>
   <si>
     <t>288.00000000 руб.</t>
   </si>
   <si>
     <t>Бумага для заметок Brunnen Печенье, самоклеящаяся, 9 х 9 см, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Блокнот Cake.
 	Мягкая резиновая обложка
 	100 листов
 	Самоклеящийся блок
 	Диаметр 9 см
 </t>
   </si>
   <si>
     <t>396.50000000 руб.</t>
   </si>
@@ -3041,50 +3003,53 @@
 	Отверстия для подшивания листов блока: 6      
 	Обложка: плотный картон, принт стилизован под металлический отблеск добавляет изделию изысканности
 	Цвет обложки: Серый металлик
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>299.38000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в клетку на пружине А6 Brunnen, микроперфорация, 90 гр/м2, 120 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь в клетку А6 на спирали "Student Colour Code" от Brunnen - надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 120 листов.
 	Класс: Премиум                                                                 
 	Формат: А6                                                                            
 	Плотность листов блока: 90 г/м2                            
 	Количество листов: 120 листов
 	Линовка: клетка                                                       
 	Металлическая пружина                        
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия.                                                        
 	Обложка: плотный картон, принт                                   
 	Цвет обложки: красный, зеленый, фиолетовый, черный, синий, розовый.                        
 	Страна производства: Германия
  </t>
+  </si>
+  <si>
+    <t>242.00000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в клетку на пружине А6 Brunnen, микроперфорация, 70 гр/м2, 160 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь общая на пружине А6 "Student" от Brunnen – надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 160 листов.
 	Класс: Стандарт                                                                 
 	Формат: A6                                                                           
 	Плотность листов блока: 70 г/м2                            
 	Количество листов: 160 листов
 	Линовка: Клетка                                               
 	Металлическая пружина                        
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия 
 	Обложка: плотный картон, принт                                                                            
 	Цвет обложки: Красный                                   
 	Страна производства: Германия
 </t>
   </si>
   <si>
     <t>214.52000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в линейку на пружине А4 Brunnen Колледж ZENart, микроперфорация, 90 гр/м2, 80 листов</t>
   </si>
   <si>
@@ -4570,51 +4535,51 @@
   <si>
     <t>Таблички с пластиковой рамкой</t>
   </si>
   <si>
     <t>Табличка информационная настенная Durable Click Sign, 149 x 52.5 мм, пластик</t>
   </si>
   <si>
     <t>Настенные таблички из пластика со сменными вкладышами для индивидуального оформления. 
  Крепятся при помощи шурупов или на двустороннюю клейкую подушку. 
  Комплект сменных вкладышей арт. 4850-02
  Размер вкладыша (ШхВ):149х 52.5 мм
  Размер таблички (ШхВ): 172 х 76 мм</t>
   </si>
   <si>
     <t>2439.36000000 руб.</t>
   </si>
   <si>
     <t>Табличка информационная настенная Durable Click Sign, 210 x 148.5 мм, пластик</t>
   </si>
   <si>
     <t>Настенная пластиковая табличка CLICK SIGN с акриловой панелью формата А5 для маркировки кабинетов. Крепится на двустороннюю клейкую подушку или прикручивается саморезами.
  Размер вкладыша (ШхВ):210 х 148.5 мм
  Размер таблички (ШхВ): 233 х 177 мм</t>
   </si>
   <si>
-    <t>1018.00000000 руб.</t>
+    <t>2950.00000000 руб.</t>
   </si>
   <si>
     <t>Табличка информационная настенная Durable Click Sign, 149 x 105.5 мм, пластик</t>
   </si>
   <si>
     <t>Настенная табличка из пластика со сменными вкладышами для индивидуального оформления. 
 Крепятся при помощи шурупов или на двустороннюю клейкую подушку. 
 Комплектация: сменные вкладыши (арт. 4851-02), крепление. 
 Профессиональное оформление вкладыша с помощью бесплатной программы DURAPRINT® 
  Размер вкладыша (ШхВ):149 х 105.5 мм
  Размер таблички (ШхВ): 172 х 129 мм</t>
   </si>
   <si>
     <t>1091.00000000 руб.</t>
   </si>
   <si>
     <t>Табличка информационная настенная Durable Click Sign, 149 x 148.5 мм, пластик</t>
   </si>
   <si>
     <t>Ассортимент дверных табличек CLICK SIGN из пластика.
  Разные цвета табличек подойдут для различения разных отделов или этажей.
  Картонные вставки легко меняются, достаточно полностью вытащить прозрачную панель.
  Подходит для больших объемов, например, в учебных центрах, больницах, предприятиях общественного питания и т. д.
  В комплекте набор для сборки, шаблон для сверления и инструкция по привинчиванию или приклеиванию.
  Соответствующие картонные вставки для печати на ПК продаются отдельно
@@ -4726,50 +4691,53 @@
 	 Дисплейные системы SHERPA® из ударопрочного пластика премиального качества - идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Информационные панели из полипропилена для дисплейных систем SHERPA® и VARIO®
 	Для информации формата А4
 	Загрузка документа сверху и сбоку
 	Цветная окантовка
 	Не бликуют. Сканирование без извлечения документа из панели
 	Совместимы с табуляторами 5603 и 5609
 </t>
   </si>
   <si>
     <t>1149.98000000 руб.</t>
   </si>
   <si>
     <t>Демопанель Durable Sherpa, антиблик, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Дисплейные системы SHERPA® из ударопрочного пластика премиального качества – идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Информационные панели из полипропилена для дисплейных систем SHERPA® и VARIO®
 	Для информации формата А4
 	Загрузка документа сверху
 	Цветная окантовка
 	Не бликуют. Сканирование без извлечения документа из панели
 	Совместимы с табуляторами 5603 и 5609
 </t>
+  </si>
+  <si>
+    <t>150.00000000 руб.</t>
   </si>
   <si>
     <t>Адаптер для крепления демопанелей Sherpa и Function Durable</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Штифт-адаптер для информационных панелей SHERPA® и FUNCTION
 	Позволяет фиксировать панели к модулям с перфорацией
 	20 штук в комплекте
 </t>
   </si>
   <si>
     <t>Бежевый</t>
   </si>
   <si>
     <t>30.00000000 руб.</t>
   </si>
   <si>
     <t>Демопанель Durable Sherpa, антиблик, A5, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Дисплейные системы SHERPA® из ударопрочного пластика премиального качества - идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Информационные панели из полипропилена для дисплейных систем VARIO® формата А5
 	Для информации формата А5
@@ -4927,51 +4895,51 @@
 	Панели изготовлены из высококачественного полипропилена. Цветные рамки. Не бликуют
 	40 табуляторов для маркировки панелей в комплекте
 	Интегрированная ручка для удобного перемещения системы
 	Практичный механизм фиксации и замены панелей
 	Гарантия 5 лет
 	Размеры: 410 x 595 мм
 </t>
   </si>
   <si>
     <t>58707.26000000 руб.</t>
   </si>
   <si>
     <t>Модуль настольный Durable Function, на 20 демопанелей, без панелей, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Информационные системы FUNCTION с металлическим корпусом – оптимальный инструмент для размещения информационных материалов в производственном цехе, логистическом центре, а также в офисном пространстве и общественных организациях.
 	Настольная система на 20 информационных панелей формата А4 (в комплект не входят).
 	Устойчивый износостойкий модуль L-образной формы из листовой стали с порошковым покрытием.
 	Практичный механизм фиксации панелей.
 	Совместима с информационными панелями FUNCTION (арт. 5607 и 5832) и SHERPA® (арт. 5606).
 	Размеры (Ш x В x Г): 190 x 295 x 165 мм.
 </t>
   </si>
   <si>
-    <t>13645.90000000 руб.</t>
+    <t>2676.00000000 руб.</t>
   </si>
   <si>
     <t>Демосистема настольная Durable Vario Desk Unit, 20 демопанелей, табуляторы, метал, ПВХ</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Демосистема VARIO® с металлическим корпусом - оптимальное решение для размещения информации в производственном цеху, логистическом центре, офисном пространстве.
 	Настольная система с 20 панелями SHERPA® формата А4
 	Информационные панели выполнены из высококачественного полипропилена. Цветные рамки. Не бликуют.
 	Табуляторы для маркировки панелей в комплекте
 	Устойчивый L-образный модуль из листовой стали с порошковым покрытием
 	Практичный механизм фиксации панелей и их замены
 	Различные цвета панелей: по 5 панелей красного, желтого, зеленого и синего цвета
 	Гарантия 5 лет
 	Размеры: 460 x 405 x 370 мм
 </t>
   </si>
   <si>
     <t>20888.47000000 руб.</t>
   </si>
   <si>
     <t>Демосистема настольная вращающаяся Durable Sherpa Carousel Basic, на 40 демопанелей, пустая, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -5128,51 +5096,51 @@
 	Информационные панели изготовлены из высококачественного полипропилена. Цветные рамки. Не бликуют
 	Табуляторы для маркировки панелей в комплекте
 	Практичный механизм фиксации панелей и их удобной замены
 	Высокая степень устойчивости благодаря утяжеленному основанию
 	Гарантия 5 лет
 	Размеры: 530 x 490 x 380 мм
 </t>
   </si>
   <si>
     <t>19230.29000000 руб.</t>
   </si>
   <si>
     <t>Модуль настольный Durable Function, на 10 демопанелей, без панелей, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Информационные системы FUNCTION с металлическим корпусом - оптимальный инструмент для размещения информационных материалов в производственном цехе, логистическом центре, а также в офисном пространстве и общественных организациях.
 	Настольная система на 10 информационных панелей формата А4 (в комплект не входят).
 	Устойчивый износостойкий модуль L-образной формы из листовой стали с порошковым покрытием.
 	Практичный механизм фиксации панелей.
 	Совместима с информационными панелями FUNCTION (арт. 5607 и 5832) и SHERPA® (арт. 5606).
 	Размеры (Ш x В x Г): 170 x 295 x 165 мм.
 </t>
   </si>
   <si>
-    <t>11662.46000000 руб.</t>
+    <t>1762.00000000 руб.</t>
   </si>
   <si>
     <t>Модуль настольный Durable, из металла, 30 демопанелей, А4</t>
   </si>
   <si>
     <t>Настольный модуль из металла на 30 демопанелей А4 формата ( без панелей). 
 Размер (В x Ш х Г): 295 x 260 х 165 мм.</t>
   </si>
   <si>
     <t>1554.54000000 руб.</t>
   </si>
   <si>
     <t>Шток настольный Durable Sherpa Display System floor, 10 демопанелей, высота до 49 см</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Демосистема SHERPA® из ударопрочного пластика премиального качества - идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Настольная система SHERPA® с 10 панелями формата А4
 	Информационные панели выполнены из высококачественного полипропилена. Цветная окантовка. Не бликуют
 	Табуляторы для маркировки панелей в комплекте
 	Регулируется по высоте до 78 см
 	Регулируемый угол прочтения в диапазоне 5-90°
 	Фиксация на край столешницы (толщина до 50 мм) при помощи струбцины
 	Гарантия 5 лет
 	Размеры: 250 x 600 x 88 мм (Ш x В x Г)
@@ -5322,51 +5290,51 @@
 	10 табуляторов для маркировки панелей в комплекте
 	Практичный удобный механизм фиксации и замены панелей
 	Гарантия 5 лет
 	Монтаж на стену при помощи саморезов (в комплекте)
 	Размеры: 530 x 325 x 280 мм
 </t>
   </si>
   <si>
     <t>12095.16000000 руб.</t>
   </si>
   <si>
     <t>Модуль настенный Durable Function, на 20 демопанелей, без панелей, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Информационные системы FUNCTION с металлическим корпусом - оптимальный инструмент для размещения информационных материалов в производственном цехе, логистическом центре, а также в офисном пространстве и общественных организациях.
 	Износостойкий настенный модуль из листовой стали с порошковым покрытием
 	На 20 панелей формата А4. Панели в комплект не входят
 	Практичный механизм установки и замены панелей
 	Фиксация к стене при помощи саморезов (в комплекте)
 	Возможность фиксации модулей в ряд
 	Размеры: 148 х 322 мм (Ш х В)
 </t>
   </si>
   <si>
-    <t>7364.54000000 руб.</t>
+    <t>2418.45000000 руб.</t>
   </si>
   <si>
     <t>Демосистема настенная Durable Vario Desk Unit, перекидная, 10 панелей, до 20 листов, табулятор, А5</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Демосистема VARIO® с металлическим корпусом – оптимальное решение для размещения информации в производственном цеху, логистическом центре, офисном пространстве, а также в общественном учреждении.
 	Настенная система с 10 панелями SHERPA® формата А5
 	Информационные панели выполнены из высококачественного полипропилена. Цветная рамка. Не бликуют
 	Табуляторы для маркировки панелей в комплекте
 	Простая фиксация к стене
 	Практичный механизм фиксации панелей и их замены
 	Гарантия 5 лет
 	Размеры: 285 x 245 x 185 мм
 </t>
   </si>
   <si>
     <t>12005.14000000 руб.</t>
   </si>
   <si>
     <t>Демосистема настенная Durable Vario Desk Unit, перекидная, 20 панелей, до 40 листов, табулятор, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Демосистема VARIO® с металлическим корпусом - оптимальное решение для размещения информации в производственном цеху, логистическом центре, офисном пространстве.
@@ -5535,51 +5503,51 @@
     <t>24750.79000000 руб.</t>
   </si>
   <si>
     <t>Стенд информационный Durable Info Sign, напольный, A4</t>
   </si>
   <si>
     <t>Элегантный напольный информационный стенд с поворотной алюминиевой панелью А4 формата. Утяжеленное основание, высота (горизонтальное расположение) - 113 см, (вертикальное расположение) - 118 см. Для оформления вкладыша скачайте шаблон с сайта: www.durable.de.</t>
   </si>
   <si>
     <t>43095.36000000 руб.</t>
   </si>
   <si>
     <t>Стойка кассовая Durable Sherpa на 5 панелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кассовый штатив для 5 демонстрационных панелей формата DIN A4 для быстрого и несложного размещения при кассах или на выставочных площадях. Может также крепиться к станку или поверхности стола. 
 	Регулируемый по высоте (37 - 65 см).
 	Регулировка угла чтения (5° - 90°).
 	Прочная телескопическая стойка с пластмассовым напылением, стойким против царапин В комплект входит стойка и держатель демопанелей. Демонстрационные панели формата DIN A4 (Арт. 5606) в ассортименте цветов приобретаются отдельно.
 </t>
   </si>
   <si>
     <t>5 панелей</t>
   </si>
   <si>
-    <t>912.12000000 руб.</t>
+    <t>1658.40000000 руб.</t>
   </si>
   <si>
     <t>Стенд информационный Durable Crystal Sign Stand, напольный, A4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Элегантный напольный информационный стенд
 	панель формата А4 из кристально прозрачного акрила
 	поворотный механизм: возможность позиционирования панели как в вертикальном, так и горизонтальном положении
 	алюминиевая стойка
 	утяжеленное чугунное основание обеспечивает высокую степень устойчивости стенда
 	оформление вкладыша при помощи бесплатного сервиса DURAPRINT. Печать вкладыша на обычном лазерном принтере
 	высота стойки при горизонтальном расположении панели - 113 см, при вертикальном - 118 см.  
 </t>
   </si>
   <si>
     <t>45372.10000000 руб.</t>
   </si>
   <si>
     <t>Стенд информационный Durable Crystal Sign, напольный, A3</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Элегантный напольный информационный стенд
 	панель формата А3 из кристально прозрачного акрила
@@ -5738,51 +5706,51 @@
   </si>
   <si>
     <t>336.82000000 руб.</t>
   </si>
   <si>
     <t>Стиратель магнитный Tk-Team</t>
   </si>
   <si>
     <t>Магнитный стиратель для досок</t>
   </si>
   <si>
     <t>1046.11000000 руб.</t>
   </si>
   <si>
     <t>Блокноты и флипчарты</t>
   </si>
   <si>
     <t>Файл А4 Durable, пластик, вертикальный, 10 штук</t>
   </si>
   <si>
     <t xml:space="preserve">Дополнительные карманы для флипчарта А4 D8565
 Дополнительные карманы для настольного флипчарта А4  арт. 8560.
 </t>
   </si>
   <si>
-    <t>803.24000000 руб.</t>
+    <t>1460.43000000 руб.</t>
   </si>
   <si>
     <t>Файл А4 Durable, пластик, горизонтальный, 10 штук</t>
   </si>
   <si>
     <t>Файлы-карманы Durble для флипчарта альбомного формата А4.
  Подойдут настольным флипчартам, артикулы: D8561-01 и D8567-39.
  Можно использовать для проектов, чертежей, защиты документов. 
 Надёжные и прочные.
 4 отверстия, расстояние между ними 80 мм.
 Вставка бумаги с короткой стороны.
 Комплектация: 10 штук</t>
   </si>
   <si>
     <t>2392.90000000 руб.</t>
   </si>
   <si>
     <t>Флипчарт горизонтальный настольный Durable Durastar, 10 карманов, на кольцах, А4</t>
   </si>
   <si>
     <t xml:space="preserve">DURASTAR настольный флипчарт D8567 для презентаций на кольцах с 10 карманами. Имеет жесткий корешок для маркировки. Может стоять в вертикальном положении, 290 мм в закрытом положении.
 Формат: A4 горизонтальный
  Размер (В х Ш х Г): 290 x 320 х 38
  </t>
   </si>
@@ -5801,59 +5769,50 @@
   </si>
   <si>
     <t>3052.79000000 руб.</t>
   </si>
   <si>
     <t>Файл А3 Durable, пластик, горизонтальный, 10 штук</t>
   </si>
   <si>
     <t>Файлы-карманы Durble для вертикального флипчарта формата А3.
  Подойдут настольным флипчартам Durble 8570.
 Можно использовать для проектов, чертежей, защиты документов. 
  Надёжные и прочные.
  10 отверстий. Вставка бумаги с широкой стороны.
 Комплектация: 10 штук</t>
   </si>
   <si>
     <t>1300.00000000 руб.</t>
   </si>
   <si>
     <t>Бумага для флипчарта 20 листов Durable, клетка, 65 х 100 см</t>
   </si>
   <si>
     <t>Бумага для флипчартов 20 листов (flipchart) в клетку. Для проведения презентаций и мероприятий. Имеет склейку и перфорацию для удобного отсоединения листов.
  Точный формат: 68 x 97 см
  Размер ячейки (клетки): 25 х 25 мм
- Количество листов: 20
-[...7 lines deleted...]
- Точный формат: 68 x 97 см
  Количество листов: 20
 Толщина бумаги: 80 г/м²</t>
   </si>
   <si>
     <t>Флипчарт горизонтальный настольный Durable, 10 карманов, на кольцах, А4</t>
   </si>
   <si>
     <t>Настольный флипчарт D8561 для презентаций на кольцах с 10 карманами. 
  Формат: А4 горизонтальный
  Максимальное кол-во карманов 30 шт. 
  Размер: 290 В x 320 Ш 
  Корешок: 38 мм</t>
   </si>
   <si>
     <t>1490.60000000 руб.</t>
   </si>
   <si>
     <t>Флипчарт горизонтальный настольный Durable Durastar, 10 карманов, на кольцах, А3</t>
   </si>
   <si>
     <t xml:space="preserve">DURASTAR настольный флипчарт D8569 для презентаций на кольцах с 10 карманами. Имеет жесткий корешок для маркировки. Может стоять в вертикальном положении, 320 мм в закрытом положении.
  Формат: A3 горизонтальный
  Размер (В х Ш х Г): 360 x 450 х 40
  </t>
   </si>
@@ -7703,51 +7662,51 @@
   <si>
     <t>820.00000000 руб.</t>
   </si>
   <si>
     <t>Рамка информационная самоклеящаяся Durable Duraframe, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Профессиональная презентация информации.
 	 Самоклеящаяся информационная рамка DURAFRAME® – идеальное решение для презентации информации на твердых гладких поверхностях.
 	 • Профессиональная презентация
 	 • Быстрая замена вкладыша благодаря магнитному клапану
 	 • Легкая фиксация на твердые гладкие поверхности. При использовании на таких поверхностях как стекло возможно переклеивание
 	 • Сферы применения: презентация информации в формате А4: рекламные предложения, схемы, система навигации в помещении, объявления и т.д.
 	 • При использовании на стекле двустороннее отображение информации
 	 • Идентичный вид рамки с обеих сторон
 	 • Горизонтальное и вертикальное использование
 	 Размер вкладыша (ШхВ): 205 х 290 мм
 	 Размер рамки (ШхВ): 236 х 323 мм
 	 Поставляется упаковкой - 2 шт.
 Рекомендации по применению 
 	 Избегайте фиксации рамок DURAFRAME® на обои, пористые и антипригарные поверхности. Убедитесь, что на поверхности нет пыли, жировых и иных загрязнений, которые могут повлиять на клеевые свойства продукта. При использовании DURAFRAME® на окрашенных поверхностях убедитесь, что краска полностью высохла.  Убедитесь, что все окрашенные или лакированные поверхности были полностью высушены. Перед использованием продукта рекомендуется проверить состояние поверхности. DURABLE не несет ответственности за ущерб, вызванный неправильным использованием продукта.
 </t>
   </si>
   <si>
-    <t>1875.99000000 руб.</t>
+    <t>1993.12000000 руб.</t>
   </si>
   <si>
     <t>Рамка информационная самоклеящаяся Durable Duraframe, А3</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Профессиональная презентация информации.
 	 Самоклеящаяся информационная рамка DURAFRAME® – идеальное решение для презентации информации на твердых гладких поверхностях.
 	 • Профессиональная презентация
 	 • Быстрая замена вкладыша благодаря магнитному клапану
 	 • Легкая фиксация на твердые гладкие поверхности. При использовании на таких поверхностях как стекло возможно переклеивание
 	 • Сферы применения: презентация информации в формате А3: рекламные предложения, схемы, система навигации в помещении, объявления и т.д.
 	 • При использовании на стекле двустороннее отображение информации
 	 • Идентичный вид рамки с обеих сторон
 	 • Горизонтальное и вертикальное использование
 	 Размер вкладыша (ШхВ): 291 х 414 мм
 	 Размер рамки (ШхВ): 325 х 445 мм
 Рекомендации по применению 
 	 Избегайте фиксации рамок DURAFRAME® на обои, пористые и антипригарные поверхности. Убедитесь, что на поверхности нет пыли, жировых и иных загрязнений, которые могут повлиять на клеевые свойства продукта. При использовании DURAFRAME® на окрашенных поверхностях убедитесь, что краска полностью высохла.  Убедитесь, что все окрашенные или лакированные поверхности были полностью высушены. Перед использованием продукта рекомендуется проверить состояние поверхности. DURABLE не несет ответственности за ущерб, вызванный неправильным использованием продукта.
 </t>
   </si>
   <si>
     <t>3018.71000000 руб.</t>
   </si>
   <si>
@@ -8462,111 +8421,111 @@
 Длина: 60 мм
  Комплектация: 12 грифелей в пенале
 Твердость: F, H, 2H, 3H
  </t>
   </si>
   <si>
     <t>Твердость</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Lyra</t>
   </si>
   <si>
     <t>43.60000000 руб.</t>
   </si>
   <si>
     <t>Набор грифелей для механических карандашей Staedtler, 0.3 мм, 12 штук в пенале</t>
   </si>
   <si>
     <t xml:space="preserve">Грифель для автокарандаша Graphite 764
 Диаметр: 0.3 мм </t>
   </si>
   <si>
-    <t>206.55000000 руб.</t>
+    <t>210.20000000 руб.</t>
   </si>
   <si>
     <t>Набор грифелей для механических карандашей Staedtler, 0.5 мм, 12 штук в пенале</t>
   </si>
   <si>
     <t>Грифель для автокарандаша Graphite 764
 Диаметр: 0.5 мм</t>
   </si>
   <si>
     <t>2В</t>
   </si>
   <si>
-    <t>137.70000000 руб.</t>
+    <t>140.00000000 руб.</t>
   </si>
   <si>
     <t>Набор грифелей для механических карандашей Staedtler, 0.7 мм, 12 штук в пенале</t>
   </si>
   <si>
     <t xml:space="preserve">Грифель для автокарандаша Graphite 764
 Диаметр: 0.7 мм </t>
   </si>
   <si>
     <t>Карандаш механический Staedtler Graphite, 0.5 мм</t>
   </si>
   <si>
     <t>-Механический карандаш для письма Graphite 764
  -Металлические клип,нажимная кнопка и наконечник
  -Безопасно для ношения в кармане благодаря убираемому грифелю
 -Толщина линии 0,5 мм</t>
   </si>
   <si>
     <t>Цвет корпуса</t>
   </si>
   <si>
     <t>Малиновый</t>
   </si>
   <si>
-    <t>199.96000000 руб.</t>
+    <t>131.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш механический Staedtler Mars micro, B</t>
   </si>
   <si>
     <t>Автокарандаш Mars micro:
 -Механический карандаш для письма и черчения
 -Цветная кодировка ISO
 -Нескользящая прорезиненная зона захвата
 -Металлические клип,нажимная кнопка и наконечник
 -Безопасно для ношения в кармане благодаря убираемому грифелю
 -Жесткая цилиндрическая муфта для грифеля,идеально для работы с линейками и трафаретами
 -Амортизируемый грифель для наилучшей защиты от поломки
 -Ластик без ПВХ и латекса
 -Легко заправить грифелями с системой " 12-a-go"(12 грифелей за раз),например,Mars micro 250
 -грифели В</t>
   </si>
   <si>
     <t>0.3 мм</t>
   </si>
   <si>
-    <t>1004.40000000 руб.</t>
+    <t>1023.98000000 руб.</t>
   </si>
   <si>
     <t>Карандаш механический Staedtler Graphite, 0.5 мм, B</t>
   </si>
   <si>
     <t>Автокарандаш Graphite:
 -Механический карандаш для письма
 -Прорезиненный корпус в матовом прозрачном дизайне
 -Система подачи грифеля исключающая поломку
 -Экстра большой ластик из ПВХ без латекса 
 -грифели В</t>
   </si>
   <si>
     <t>82.42000000 руб.</t>
   </si>
   <si>
     <t>Карандаш механический Staedtler Graphite, с грипом, 0.5 мм, B</t>
   </si>
   <si>
     <t xml:space="preserve">Механический карандаш "Staedtler Graphite" с гриппом 0.5 мм - удобный и надежный спутник для взрослых и детей.
  Характеристики: 
 	Нескользящая прорезиненная зона захвата
 	Металлические клип, нажимная кнопка и наконечник
 	Безопасно для ношения в кармане благодаря убираемому грифелю
 	Амортизирующее крепление грифеля - дополнительная защита от поломки грифеля
@@ -9096,51 +9055,51 @@
 22 карандаша REMBRANDT,
 1 комбинированный ластик
 2 палочки для тушевки,
 1 ножик, 
 1 блок наждачной бумаги.
 В упаковке 1 штука.
 REMBRANDT POLYCOLOR - художественные карандаши высшего качества для художников, дизайнеров, графиков и архитекторов. Выбор из 78 цветов позволяет воплотить любую идею. В ассортименте имеется огромный выбор цветов: от ярких насыщенных тонов до приглушенных оттенков. Их блеск, яркость, водостойкость и необыкновенная гладкость грифелей отвечают высшим требованиям. Художественные карандаши REMBRANDT POLYCOLOR позволяют достигать четкости контуров, насыщенности цветовой штриховки и тонкости полутонов. Кроме бумаги и картона этими карандашами можно рисовать на дереве, ткани и на синтетических материалах.</t>
   </si>
   <si>
     <t>33889.79000000 руб.</t>
   </si>
   <si>
     <t>Карандаш цветной художественный акварельный Lyra Rembrandt Aquarell, 4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Цветовая палитра профессиональных акварельных карандашей LYRA "Rembrandt Aquarell" содержит большое разнообразие оттенков. 
 	 Благодаря качеству пигментов цвета получаются яркими, хорошо смешиваются и почти полностью размываются водой. При работе в этой технике вы сначала рисуете изображение карандашами, а затем с помощью мягкой кисти размываете его водой. Каждый цветной карандаш "Rembrandt Aquarell" дает выразительный оттенок, устойчивый к выцветанию. Профессиональные акварельные карандаши LYRA "Rembrandt. Aquarell" предоставляют в распоряжение художника потрясающую палитру цветов - от насыщенных матовых тонов до почти прозрачных оттенков. Поэкспериментируйте, чтобы добиться разных вариантов прозрачности и непрозрачности. 
 	 Карандаши продаются в заточенном виде. Грифель каждого карандаша составляет 4 мм в диаметре. 
 </t>
   </si>
   <si>
     <t>Кремовый</t>
   </si>
   <si>
-    <t>92.71000000 руб.</t>
+    <t>110.00000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Lyra Rembrandt Aquarell, 4 мм, 12 цветов</t>
   </si>
   <si>
     <t>Набор акварельных цветных карандашей.
  12 акварельных карандашей в металлической коробке. 
  В упаковке 1 штука.
 Цветные акварельные карандаши REMBRANDT AQUARELL предлагаются в 72 различных оттенках - для художников, предпочитающих карандаши очень высокого качества. Диаметр грифеля 4 мм. Очень яркие пигменты грифелей почти полностью растворимы в воде. Цветные карандаши REMBRANDT AQUARELL представляют в распоряжение художника потрясающую палитру цветов - от насыщенных матовых тонов до почти прозрачных оттенков. Для получения контуров и затушовки нужных частей рисунка достаточно обмакнуть в воду кисточку: c ее помощью вы сможете смешивать цвета в любых желаемых комбинациях. Блеск и яркость цветов этих карандашей на уровне самых высоких стандартов.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Lyra Rembrandt Aquarell, 4 мм, 24 цвета</t>
   </si>
   <si>
     <t>Набор акварельных цветных карандашей.
 24 акварельных карандаша в металлической коробке. 
 В упаковке 1 штука.
 Цветные акварельные карандаши REMBRANDT AQUARELL предлагаются в 72 различных оттенках - для художников, предпочитающих карандаши очень высокого качества. Диаметр грифеля 4 мм. Очень яркие пигменты грифелей почти полностью растворимы в воде. Цветные карандаши REMBRANDT AQUARELL представляют в распоряжение художника потрясающую палитру цветов - от насыщенных матовых тонов до почти прозрачных оттенков. Для получения контуров и затушовки нужных частей рисунка достаточно обмакнуть в воду кисточку: c ее помощью вы сможете смешивать цвета в любых желаемых комбинациях. Блеск и яркость цветов этих карандашей на уровне самых высоких стандартов.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Lyra Rembrandt Aquarell, 4 мм, 36 цветов</t>
   </si>
   <si>
     <t>Набор акварельных цветных карандашей.
 36 акварельных карандашей в металлической коробке. 
@@ -9271,68 +9230,50 @@
   </si>
   <si>
     <t>1604.25000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Lyra Graduate, шестигранные, 3.3 мм, 24 цвета</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Высококачественные цветные акварельные карандаши Lyra Graduate Aquarell, 24 цвета, гексагональной формы. в металлическом пенале, с кисточкой. Интенсивные цвета благодаря, высокой концентрации пигмента. Цвета с высокой покрывающей способностью и возможностью размываться водой до красивых полупрозрачных эффектов с идеальным слиянием оттенков. Прочный грифель, с диаметром 3,3 мм. Корпус изготовлен из сертифицированного кедра. Легко затачиваются и экономично расходуются.
 </t>
   </si>
   <si>
     <t>2663.58000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Lyra Graduate, шестигранные, 3.3 мм, 36 цветов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Высококачественные цветные акварельные карандаши Lyra Graduate Aquarell, 36 цветов, гексагональной формы, в металлическом пенале, с кисточкой. Интенсивные цвета благодаря, высокой концентрации пигмента. Цвета с высокой покрывающей способностью и возможностью размываться водой до красивых полупрозрачных эффектов с идеальным слиянием оттенков. Прочный грифель, с диаметром 3,3 мм. Корпус изготовлен из сертифицированного кедра. Легко затачиваются и экономично расходуются.
 </t>
   </si>
   <si>
     <t>4071.75000000 руб.</t>
-  </si>
-[...16 lines deleted...]
-    <t>110.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш меловой Lyra Rembrandt Sanguine Dry, сухой</t>
   </si>
   <si>
     <t>Красный меловой карандаш Lyra Rembrandt Sanguine Dry для зарисовок.
 Особенности: Обезжиренный, незаточенный.
  Цвет: Красно-коричневый, сангина</t>
   </si>
   <si>
     <t>Красно-коричневый</t>
   </si>
   <si>
     <t>254.25000000 руб.</t>
   </si>
   <si>
     <t>Карандаш меловой Lyra Rembrandt White Pastel, сухой</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Художественный карандаш Lyra Rembrandt White Pastel Dry - белый пастельный карандаш для монохромного рисунка. Подходит для выбеливания, нанесения бликов, для рисунков на цветной и темной бумаге и картоне. Хорошо смешивается с сепией, угольными карандашами из линейки Lyra Rembrandt, а также с другими графическими материалами.
 	Работу рекомендуется фиксировать спреем.
 	 Сухая, без солидола.
 </t>
   </si>
@@ -9536,91 +9477,91 @@
 Идеально подходит для школы и офиса.</t>
   </si>
   <si>
     <t>HB</t>
   </si>
   <si>
     <t>61.04000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Temagraph, с ластиком</t>
   </si>
   <si>
     <t>Твердость - НВ.
 Идеально подходит для школы и офиса.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Robinson, шестигранный</t>
   </si>
   <si>
     <t>Карандаш простой ROBINSON.
 Карандаш для школы и офиса.
 11 степеней твердости. 
 12 штук в упаковке.</t>
   </si>
   <si>
-    <t>39.23000000 руб.</t>
+    <t>36.75000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Robinson, шестигранный, с ластиком</t>
   </si>
   <si>
     <t>Карандаш простой ROBINSON с ластиком.
 Карандаш для школы и офиса.
 Степень твердости HB.
 12 штук в упаковке.</t>
   </si>
   <si>
+    <t>39.23000000 руб.</t>
+  </si>
+  <si>
     <t>Карандаш чернографитовый Lyra Studium, шестигранный, 6.8 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Карандаш простой Studium. Идеально подходит для школы и офиса.
  Твердость: 2H, H, HB, B.
  </t>
   </si>
   <si>
-    <t>17.44000000 руб.</t>
+    <t>21.80000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Studium, 6.8 мм</t>
   </si>
   <si>
     <t>Гексагональный карандаш с ластиком, мягкость НВ.Легко затачивается.</t>
   </si>
   <si>
     <t>2403.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Studium, с ластиком</t>
   </si>
   <si>
     <t>Карандаш простой с ластиком Studium.
 Твердость - HВ.
 Идеально подходит для школы и офиса</t>
-  </si>
-[...1 lines deleted...]
-    <t>21.80000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Neon, с ластиком</t>
   </si>
   <si>
     <t xml:space="preserve">Круглый чернографитовый карандаш, с ластиком.
 Мягкость: HB.
 Легко затачивается. Не крошится.
 </t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Neon с ластиком</t>
   </si>
   <si>
     <t xml:space="preserve">Чернографитовый карандаш Lyra предназначен для графических работ. Карандаш изготовлен из лучших пород дерева, имеет цветной корпус. Внутри карандаша - графитовый стержень высокой степени прочности.Длина карандаша 17,5 см.Мягкость HB.
 </t>
   </si>
   <si>
     <t>35.75000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Lyra Groove Graphite треугольный</t>
   </si>
   <si>
     <t xml:space="preserve">Оболочка из натурального дерева.
@@ -9665,154 +9606,135 @@
     <t>107.24000000 руб.</t>
   </si>
   <si>
     <t>Карандаш угольный Lyra Rembrandt 309, черный</t>
   </si>
   <si>
     <t>Углеродный карандаш Lyra Rembrandt 309. Очень стойкий цвет.
  Твердость HB: Mittel Medium
  Твердость 5B: Weich Soft Blando</t>
   </si>
   <si>
     <t>156.94000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler Tradition</t>
   </si>
   <si>
     <t>Чернографитовый карандаш tradition 110 для письма, черчения и набросков. Шестигранная форма корпуса.
 Непревзойденная устойчивость к поломке благодаря специально разработанному составу грифеля и особой проклейке. При производстве используется древесина сертифицированных и специально подготовленных лесов.
  Диаметр грифеля - 2 мм.</t>
   </si>
   <si>
     <t>4Н</t>
   </si>
   <si>
-    <t>48.79000000 руб.</t>
+    <t>32.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler Noris Club jumbo, трехгранный</t>
   </si>
   <si>
     <t>Карандаш чернографитный STAEDTLER "Noris Club", трехгранный корпус.
 Диаметр грифеля: 4мм</t>
   </si>
   <si>
-    <t>85.61000000 руб.</t>
+    <t>57.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler Noris</t>
   </si>
   <si>
     <t>Простой карандаш Staedtler.
  Шестигранная форма.
 Твердость: 2B, HB, B</t>
   </si>
   <si>
-    <t>34.75000000 руб.</t>
+    <t>23.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler Noris, с ластиком</t>
   </si>
   <si>
     <t>Классический высококачественный шестигранный заточенный карандаш.
  Идеален для школы и работы в офисе.
  Карандаши Noris, имеют особый, ударостойкий грифель, который не ломается при нажиме, падении или ударе.
  Карандаши имеют специальное лакированное покрытие.
  Карандаши Noris являются PEFC сертифицированными и изготовлены из древесины управляемых лесов.
  Диаметр грифеля: 2 мм.
  Твердость: HB</t>
   </si>
   <si>
-    <t>42.77000000 руб.</t>
+    <t>28.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler jumbo, трехгранный</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карандаш эргономичной трехгранной формы для удобного и легкого письма. На корпусе, украшенном рисунком "Звезды", расположено поле для имени. Непревзойденная устойчивость к поломке благодаря специальному составу грифеля и особой проклейке.
 	 Утолщенный.
 	 Диаметр грифеля - 3 мм.
 	 Твердость - HB.
 	 Высокосортная древесина.
 	 Трехгранный корпус.
 	 Заточенный.
 </t>
   </si>
   <si>
-    <t>94.89000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Простой карандаш.
  Треугольная форма.
 Твердость: 2В.</t>
-  </si>
-[...14 lines deleted...]
-    <t>59.99000000 руб.</t>
   </si>
   <si>
     <t>Карандаш чернографитовый Staedtler Mars Lumograph 100</t>
   </si>
   <si>
     <t>Карандаш чернографитовый "Mars Lumograph 100"
 -Карандаш чернографитовый, шестигранный.
 -Цвет корпуса: голубой.
 -Твердость- 8В.</t>
   </si>
   <si>
-    <t>67.12000000 руб.</t>
+    <t>47.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш графитный Staedtler Wopex 180, HB</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Чернографитовый карандаш Staedtler Wopex в ярком корпусе. Изготовлен из уникального природного материала Wopex (70% древесины+ 30% пластиковый композит). Однородный материал Wopex обеспечивает исключительно гладкую и ровную заточку. При производстве используется PEFC-сертифицированная древесина из постоянно возобновляемых лесов. 
 		 Степень твердости - HB. 
 		 Диаметр грифеля - 2 мм. 
 		 Нескользящая, ударопрочная,  бархатистая поверхность.
 		 Эргономичная шестигранная форма корпуса.
 		 Гладкое письмо.
  Длина письма в два раза больше, чем у обычного карандаша в деревянном корпусе.
 </t>
   </si>
   <si>
-    <t>38.16000000 руб.</t>
+    <t>24.00000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей чернографитовых Lyra Studium, HB+B, 4 штуки, европодвес</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Чернографитные карандаши "Lyra" с гексагональным сечением - основа любого начинания. Имеют прочный графитовый стержень, не ломаются и не крошатся, а деревянный лакированный корпус легко затачивается. 2 карандаша с мягкостью HB и 2 карандаша с мягкостью B. В комплекте 4 карандаша.
 </t>
   </si>
   <si>
     <t>4 штуки</t>
   </si>
   <si>
     <t>Набор карандашей графитовых Lyra Temagraph, 2B, HB, 4 штуки, в блистере</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Набор графитовых карандашей Lyra Temagraph – это высокий уровень качества, разумная цена и широкий ассортимент от простых карандашей до профессиональной линейки для художников.
 	Карандаши Lyra произведены в Германии со всей педантичностью к деталям, будь то состав карандаша, форма или его упаковка.
  В набор входит:
 	Карандаш мягкость 2В - 2 штуки
 	Карандаш мягкость НВ - 2 штуки
 	 Идеальны для черчения и письма
 </t>
   </si>
@@ -10400,51 +10322,51 @@
   </si>
   <si>
     <t>Папка с карманом для кассеты Durable, окно для маркировки</t>
   </si>
   <si>
     <t>Папка пластиковая с прозрачной верхней и цветной задней обложкой. Карман на верхней обложке для кассеты. Окно для маркировки.
  Размер вкладыша (ШхВ): 210 х 297 мм
  Размер папки (ШхВ): 220 х 307 мм</t>
   </si>
   <si>
     <t>1190.64000000 руб.</t>
   </si>
   <si>
     <t>Файлы с перфорацией</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable, 48 мкм, А4, полипропилен, глянцевый</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карман с перфорацией А4, глянцевый, из полипропилена, 48 микрон.
 	 Упаковка: 10 штук. Продается только упаковкой. 
 </t>
   </si>
   <si>
-    <t>26.43000000 руб.</t>
+    <t>26.78000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карман с перфорацией А4, глянцевый, из полипропилена, 48 микрон.
 	 Упаковка: 100 штук. Продается только упаковкой. 
 </t>
   </si>
   <si>
     <t>12.87000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable, 60 мкм, А5, полипропилен, матовый</t>
   </si>
   <si>
     <t xml:space="preserve">Карман с перфорацией А5 из полипропилена, вход сверху. 60 микрон. 
  Упаковка: 25 штук. Продается только упаковкой. 
  </t>
   </si>
   <si>
     <t>15.68000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable, 35 мкм, А4, полипропилен, матовый</t>
   </si>
   <si>
@@ -10483,51 +10405,51 @@
  Высокое качество материала. Загрузка документов сверху.
 Упаковка: 100 штук. Продается только упаковкой. </t>
   </si>
   <si>
     <t>16.26000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карманы с перфорацией от DURABLE - оптимальное решение для ежедневной работы с документами. Прекрасно подходят для архивирования и транспортировки бумаг. 
 	высококачественный полипропилен
 	толщина пленки - 35 мкм
 	матовая фактура
 	универсальная европерфорация позволяет использовать карманы с любыми типами папок
 	не искажает цвета
 	для документов формата А4 
 Упаковка: 100 штук. Продается только упаковкой.</t>
   </si>
   <si>
     <t>8.48000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Карман с перфорацией A4 стандартный из полипропилена, 35 микрон. 
 Упаковка: 100 штук. Продается только упаковкой. </t>
   </si>
   <si>
-    <t>10.98000000 руб.</t>
+    <t>11.10000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией двусторонний Durable, 45 мкм, А4, полипропилен, матовый</t>
   </si>
   <si>
     <t xml:space="preserve">Карман из полипропилена матовый А4 формата с двусторонним входом. 45 микрон.
 Упаковка: 10 штук. Продается только упаковкой. </t>
   </si>
   <si>
     <t>21.78000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией с клапаном Durable, 80 мкм, А4, полипропилен, матовый</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карманы с перфорацией от DURABLE - оптимальное решение для ежедневной работы с документами. Прекрасно подходят для архивирования и транспортировки бумаг. 
 	высококачественный полипропилен
 	толщина пленки - 130 мкм
 	матовая фактура
 	боковой клапан для защиты документов
 	универсальная европерфорация позволяет использовать карманы с любыми типами папок
 	не искажает цвета
 	для документов формата А4
  Упаковка: 5 штук. Продается только упаковкой. </t>
@@ -10566,51 +10488,51 @@
   </si>
   <si>
     <t>Файл с перфорацией горинзонтальный Durable, 60 мкм, A3, полипропилен, матовый</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Карманы с перфорацией от DURABLE - оптимальное решение для ежедневной работы с документами. Прекрасно подходят для архивирования и транспортировки бумаг. 
 	карман с перфорацией формата А3
 	горизонтальный
 	загрузка сверху
 	высококачественный полипропилен
 	толщина пленки - 60 мкм
 	матовая фактура
 	универсальная европерфорация позволяет использовать карманы с любыми типами папок
 	не искажает цвета
 Упаковка: 10 штук. Продается только упаковкой. </t>
   </si>
   <si>
     <t>136.20000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Карман с перфорацией А4, глянцевый, из полипропилена, 48 микрон. 
 Упаковка: 100 штук. Продается только упаковкой. </t>
   </si>
   <si>
-    <t>10.43000000 руб.</t>
+    <t>10.52000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable, 48 мкм, A4, глянцевый, полипропилен, глянцевый</t>
   </si>
   <si>
     <t>Карман с перфорацией А4, глянцевый, из полипропилена, 48 микрон. 
  Упаковка: 40 штук. Продается только упаковкой.</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable Premium, 80 мкм, А4, полипропилен, глянцевый, 100 штук</t>
   </si>
   <si>
     <t>Глянцевые карманы с универсальной перфорацией А4 формата плотностью 80 мкр. 
 Упаковка: 100 шт. Продается только упаковкой.</t>
   </si>
   <si>
     <t>20.44000000 руб.</t>
   </si>
   <si>
     <t>Файл с перфорацией Durable Premium, 80 мкм, A4, полипропилен, глянцевый</t>
   </si>
   <si>
     <t xml:space="preserve">Файловый карман с перфорацией, А4, вертикальный, 80 мкм, глянцевый, открыт сверху. Изготовлен из полипропилена. Универсальная перфорация.
  10 штук в упаковке 
 Упаковка: 10 штук. Продается только упаковкой. </t>
@@ -13598,51 +13520,51 @@
     <t>Цветная упаковочная клейкая лента для надежной упаковки коробок. 
  Описание продукта 
  tesa® 60404 – это высококачественная упаковочная лента на основе ПВХ-пленки и натурального каучукового клея. Она отлично подходит для всех видов картона и обеспечивает надежную фиксацию. Клеевой состав из натурального каучука разработан таким образом, чтобы обеспечить наилучшие результаты при нанесении на различные поверхности. 
  Характеристики продукта 
  Хорошая адгезия даже к картонным коробкам из вторичной переработки.
  Отличная липкость и долговечность сцепления.
  Бесшумное разматывание.
  Идеально подходит для хранения в условиях экстремальных температур и высокой влажности 
  Области применения 
  Герметизация небольших коробок (картонных или пластиковых).
  Герметизация жестяных банок и пакетов.
  Идеально подходит для нанесения маркировки.
  Лента tesa® 60404 обеспечивает маскировку острых краев для многоцветной окраски.
 Техническая информация (средние значения) 
  Значения, приведенные в этом разделе, являются репрезентативными или типичными, они не должны использоваться для уточнения характеристик. 
  Остальные характеристики изделия
  Основа: Пленка ПВХ 
  Тип клея: Натуральный каучук 
  Общая толщина: 67 мкм 
  Эксплуатационные характеристики 
  Относительное удлинение при разрыве: 90 % 
  Предел прочности при растяжении: 43 Н/см 
 Адгезия (к стали): 3.6 Н/см</t>
   </si>
   <si>
-    <t>2170.32000000 руб.</t>
+    <t>2855.70000000 руб.</t>
   </si>
   <si>
     <t>Корзины для мусора</t>
   </si>
   <si>
     <t>С крышкой, предотвращающей распространение огня</t>
   </si>
   <si>
     <t>Корзина для мусора Durable Safe с противопожарной крышкой, 15 литров, 357 x 260 мм, сталь</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Корзины для мусора SAFE - практичный инструмент для хранения и утилизации отходов. Специальная конструкция крышки прерывает подачу кислорода и подавляет пламя в случае возгорания мусора. 
 	 • Круглая металлическая корзина с противопожарной крышкой
 	 • Изготовлена из листовой стали с эпоксидным покрытием
 	 • Устойчива к царапинам и механическим повреждениям
 	 • Сертифицирована
 	 • Ёмкость: 15 литров
 	 • Размеры: 357 x 260 мм (В x Ø)
 </t>
   </si>
   <si>
     <t>3693.59000000 руб.</t>
   </si>
   <si>
@@ -14129,102 +14051,50 @@
     <t xml:space="preserve">Если в процессе проверки текстов были выявлены ошибки либо опечатки, корректирующая лента мини edding 7506 послужит удобным инструментом для их исправления. Ее яркий дизайн добавит модный штрих вашему офисному или домашнему рабочему столу. Более того, прозрачный корпус позволяет отслеживать количество оставшейся ленты.
 	Корректирующий роллер в мини-формате и с корпусом актуальных цветов для исправления рукописных и печатных текстов
 	Ширина ленты: 5 мм; Длина ленты: 6 м
 	Гибкий кончик для оптимального нанесения
 	Корректирующая лента с возможностью немедленного нанесения новых надписей поверх нее
 	Продукт доступен в корпусе синего, зеленого и розового цветов
 	Прозрачный корпус позволяет отслеживать оставшееся количество ленты
  Характеристики:
 	Прозрачный корпус для отслеживания оставшегося количества ленты
 	Защитный колпачок: предотвращает повреждение ленты в сумке
 	Нанесение слева направо — ленту можно держать как ручку
 	Адаптированы для право- и левостороннего использования
 	Высококачественный фирменный продукт
 </t>
   </si>
   <si>
     <t>92.89000000 руб.</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Клей</t>
   </si>
   <si>
-    <t>Клей-спрей постоянной фиксации tesa, 500 мл</t>
-[...50 lines deleted...]
-  <si>
     <t>Спрей-очиститель для удаления клея tesa, 200 мл</t>
   </si>
   <si>
     <t>Спрей-очиститель tesa® 60042 (Adhesive Remover) - универсальное средство для удаления клея и клейких веществ.
  Без труда удаляет остатки клея с пластика, стекла, металлических поверхностей. Удаляет следы от наклеек, этикеток, клейких лент. Позволяет избавиться от пятен смазки, битума, масел. Средство является прекрасным помощником для проведения работ в промышленной сфере, авторемонте, в декорировании и быту. Может применяться для обезжиривания поверхности. 
  Быстро наносится. Не содержит силикона, хлора. Чистое и экономичное средство.
  Отверстие распылителя круглое.
  Обладаем приятным запахом! 
 Меры предосторожности: баллончик находится под давлением! Средство является ядовитым для водных организмов. Вещество может раздражать кожу и глаза. Пары не вдыхать, т.к. они могут вызвать сонливость и помрачение сознания. Работать следует в хорошо проветриваемом помещении. Высоко-воспламеняем. Во время использования НЕ Курить! Баллончик необходимо защищать от попадания прямых солнечных лучей и избегать нагрева свыше 50°С. Не распылять на открытое пламя или раскалённые предметы. После использования баллончик не вскрывать и не сжигать. Хранить в прохладном месте, в дали от источников тепла. Беречь от детей!</t>
   </si>
   <si>
     <t>200 мл</t>
   </si>
   <si>
     <t>932.94000000 руб.</t>
   </si>
   <si>
     <t>Крючки самоклеящиеся</t>
   </si>
   <si>
     <t>Крючки самоклеящиеся овальные для ванной комнаты и кухни tesa, удаляемые, до 2 кг, 2 штуки</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Большие крючки Tesa 58185 превосходно выдерживают предметы до 2 кг. Отличный вариант для крепления предметов в ванной комнате или на кухне. 
@@ -14268,91 +14138,50 @@
   </si>
   <si>
     <t xml:space="preserve">
 	 Крючки Tesa прозрачные - это самоклеящиеся крючки, специально разработанные для подвеса легких предметов. Крючки Tesa 58219 - идеально подходят для быстрой фиксации украшений и предметов на любой гладкой поверхности. При помощи использования технологии Powerstrips, крючки не требуют сверления отверстий. Не стоит забывать о том, что крючки легко снимаются и совсем не оставляют следов. В паре с самоклеящимися полосками Powerstrips Вы сможете в любой момент использовать крючки повторно.
  Основные характеристики:
 	Отличны для подвешивания маленьких предметов для специальных мероприятий и праздников (дни рождения, Новый год, свадьба)
 	Крепкая фиксация декоративных предметов ( до 200г) на большом количестве различных поверхностей
 	При удалении крючки не оставляют следов, при помощи технологии Powerstrips
 	Устойчивы к ультрафиолетовым лучам
 	Сочетание самоклеющихся крючков и прозрачных полосок дает возможность многоразового использования
  Непригодны для использования на поверхностях из экструдированного пенополистирола, пеноматериала, поверхностях с неклейким покрытием, пористых материалах
 </t>
   </si>
   <si>
     <t>384.09000000 руб.</t>
   </si>
   <si>
     <t>Прозрачные универсальные декоративные крючки для быстрой фиксации легких предметов.
  Идеально подходят для подвешивания декоративных предметов для сезонных или особых случаев: Пасха, Рождество, дни рождения, свадьба и т.д.
 Выдерживают нагрузку до 200 г. на различных поверхностях. При удалении крючка с поверхности, не оставляет следов.</t>
   </si>
   <si>
     <t>443.18000000 руб.</t>
   </si>
   <si>
-    <t>Крючки самоклеящиеся водостойкие для ванной комнаты tesa, удаляемые, до 3 кг</t>
-[...39 lines deleted...]
-  <si>
     <t>Крючки самоклеящиеся для стеклянных поверхностей tesa, удаляемые, до 0.2 кг, 5 штук</t>
   </si>
   <si>
     <t>Каждый самоклеящийся крючок tesa® для прозрачных и стеклянных изделий может удерживать такие предметы, как украшения и гирлянды весом до 0,2 кг. Поскольку крючок практически незаметен, он идеально подходят для прозрачных и твердых поверхностей, таких как окна, стеклянные двери и зеркала. Используемая технология Powerstrips® означает, что крючки можно снимать и многократно использовать с новыми полосками tesa®,не оставляя следов и каких-либо повреждений.
  * Для прозрачных и твердых поверхностей внутри помещений 
  * Для легких предметов весом до 0,2 кг на крючок 
  * Удаляемый без следов 
  * Многоразовый с новой клейкой полоской 
  *Ограниченная устойчивость к ультрафиолетовому излучению</t>
   </si>
   <si>
     <t>728.24000000 руб.</t>
   </si>
   <si>
     <t>Крючки самоклеящиеся для стеклянных поверхностей tesa, удаляемые, до 1 кг, 2 штуки</t>
   </si>
   <si>
     <t>Каждый самоклеящийся крючок tesa® для прозрачных и стеклянных изделий может удержать такие предметы, как украшения и гирлянды весом до 1 кг. Поскольку крючок практически незаметен, он идеально подходит для прозрачных и твердых поверхностей, таких как окна, стеклянные двери и зеркала. Используемая технология Powerstrips® означает, что крючки можно снимать и многократно использовать с новыми полосками tesa®, не оставляя следов и каких-либо повреждений.
  * Для прозрачных и твердых поверхностей внутри помещений 
  * Для легких предметов весом до 1 кг на крючок 
  * Удаляемый без следов 
  * Многоразовый с новой клейкой полоской 
  * Ограниченная устойчивость к ультрафиолетовому излучению</t>
   </si>
   <si>
@@ -14414,127 +14243,63 @@
   </si>
   <si>
     <t>Эти самоклеящийся крючки tesa® для плитки и металла могут удерживать до 4 кг каждый (два крючка может выдержать до 8 кг). Они были специально разработаны, чтобы отлично держаться на гладких и твердых поверхностях, таких как плитка, большинство металлов и стекла. Это отличный способ установить украшения и кухонные принадлежности, не повреждая ваши. Технология Powerstrips® позволяет снимать крючки  и многократно использовать с новыми полосками tesa®, не оставляя следов и каких-либо повреждений.
  * Для гладких и твердых поверхностей, таких как плитка в помещении. 
  * Для объектов весом до 4 кг на крючок или 8 кг с использованием 2 крючков 
  * Удаляемый без следов 
  * Многоразовый с запасной полоской tesa®</t>
   </si>
   <si>
     <t>Крючки самоклеящиеся регулируемые для плитки и металла tesa, удаляемые, до 4 кг, 2 штуки</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Регулируемые самоклеящиеся крючки tesa® для плитки и металла могут удерживать до 4 кг (два из них выдерживают до 8 кг). Они идеально подходят для монтажа объектов на гладких и твердых внутренних поверхностях, предлагая надежный способ подвесить и выровнять неплоские элементы, например, подставки для специй или картины в рамке. Технология Powerstrips® позволяет снимать крючки  и многократно использовать с новыми полосками tesa®, не оставляя следов и каких-либо повреждений.
 	 * Для гладких и твердых поверхностей, таких как плитка в помещении. 
 	 * Для объектов весом до 4 кг на крючок или 8 кг с использованием 2 крючков 
 	 * Регулировка по высоте для выравнивания горизонта 
 	 * Удаляемый без следов 
 	 * Многоразовый с запасной полоской tesa®
 </t>
   </si>
   <si>
     <t>673.06000000 руб.</t>
   </si>
   <si>
-    <t>Крючки самоклеящиеся для обоев и штукатурки tesa, удаляемые, до 0.5 кг, 2 штуки</t>
-[...65 lines deleted...]
-  <si>
     <t>Полоски самоклеящиеся</t>
   </si>
   <si>
     <t>Полоски двусторонние самоклеящиеся для обоев tesa, удаляемые, до 1 кг, 6 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Монтажные планки tesa® для обоев весом 1 кг являются дополнением к самоклеящимся гвоздям tesa® и позволяют повторно прикрепить гвоздь. Патчи предназначены для штукатурки и обоев. Они не оставляют следов на приклеенных ими поверхностях. В комплекте 6 патчей.
 	 Предупреждение! Патчи не эффективны с виниловыми обоями.
 </t>
+  </si>
+  <si>
+    <t>699.11000000 руб.</t>
   </si>
   <si>
     <t>Маркеры</t>
   </si>
   <si>
     <t>Лаковые и декоративные маркеры</t>
   </si>
   <si>
     <t>Маркер лаковый глянцевый edding 750, круглый наконечник, 2-4 мм, алюминиевый корпус</t>
   </si>
   <si>
     <t xml:space="preserve">
  edding 750 глянцевый лаковый маркер - для блистательного оформления
 	 Глянцевый лаковый маркер edding 750 - решение номер один, если нужно создать дизайн или декоративное оформление с эффектом глянца и лака на таких гладких поверхностях, как стекло, металл или пластмасса. С помощью его плавно скользящего круглого наконечника толщиной 2-4 мм можно без труда обновить стеклянный абажур для лампы, цветочный горшок из глазурованной керамики, набор деревянных лакированных держателей для книг, жестяной поднос... все, что угодно!
  Благодаря его насыщенным и стойким цветам, включая удивительные глянцевые оттенки металлик, вы сможете придать окружающей вас обстановке свежий, обновленный и в то же время индивидуальный и стильный вид. Чернила практически не имеют запаха и после высыхания приобретают устойчивость к воздействию воды, света, тепла, а также к стиранию.
  Особенности: 
 	 • Глянцевый лаковый маркер для создания высокоукрывистых, перманентных и не поддающихся размазыванию надписей и дизайна на гладких и даже темных или прозрачных материалах, например, на стекле, металле, пластмассе и глянцевой бумаге
 	 • Ширина штриха округлого наконечника составляет 2-4 мм
 	 • Лаковые пигментные чернила быстро сохнут, отличаются устойчивостью к атмосферным воздействиям, исключительной светостойкостью и стойкостью к стиранию
 	 • Продукт доступен в 14 различных цветах
 	 • Доступны подходящие запасные наконечники (запасные наконечники edding 750)
 	 • Чернила практически не имеют запаха и не содержат толуола и ксилола
 	 • Высококачественный алюминиевый корпус
  Характеристики: 
  • Форма наконечника: округлый наконечник
@@ -14981,50 +14746,53 @@
 	Водонепроницаемый
 	Износостойкий
 	Термостойкий
 	Устойчивый к пятнам
 	Светостойкий 
 	Чрезвычайно светостойкий
 	Быстро сохнет
  Преимущества: 
 	Долговечный в помещении и на улице
 	Исключительные чернила для термостойких меток до 400 ° C, а некоторые цвета видны до 1000 ° C.
 	Видимая маркировка даже в условиях плохого освещения
 	Фольга гарантирует, что продукт не будет использован при покупке
 	Интенсивные цвета
 	Широкая цветовая гамма
 	Качественный брендовый продукт
  Применение: 
 	Встряхните маркер крышкой.
 	Снимите колпачок
 	Прокачайте маркер острием вниз, например, на макулатуру.
 	Осторожно прокачивайте его вверх и вниз, пока чернила не заполнят перо.
 	Маркер готов к использованию.
 	Хранить горизонтально
 </t>
   </si>
   <si>
+    <t>237.30000000 руб.</t>
+  </si>
+  <si>
     <t>Маркер лаковый матовый edding 4000, пигментные чернила, круглый наконечник, 2-4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 С этим матовым лаковым маркером письмо, рисование и создание эскизов на пористых поверхностях, таких, как терракота, древесина или холст, не представляют никакой проблемы. Его полуматовые чернила превосходно ложатся на изделия ручной работы, такие, как горшки для цветов, небольшие предметы мебели или декоративные подносы. Его глянцевые чернила подходят даже для очень впитывающих материалов, таких как обои, шероховатые оштукатуренные стены или кожа, и отличаются стойкостью как к воздействию воды, так и к стиранию.
 	 Чернила маркера edding 4000 также очень хорошо ложатся на некоторые гладкие поверхности, такие, как стекло; толщина его круглого наконечника составляет 2-4 мм. Его чернила на водной основе, не имеют запаха, устойчивы к стиранию и создают укрывистое покрытие на многих видах поверхностей. Продукт доступен во множестве цветов.
 	Матовый лаковый маркер для нанесения высокоукрывистых, шелковисто-матовых надписей и декоративных элементов на шероховатые, темные или пористые поверхности; идеален для таких материалов, как терракота, картон и древесина
 	Ширина штриха округлого наконечника составляет 2-4 мм
 	Акриловые чернила отличаются повышенной укрывистостью, исключительной светостойкостью, атмосферостойкостью, износостойкостью и имеют нейтральный запах
 	Продукт доступен в 12 различных цветах
   Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 2-4 mm
 	Перманентный
 	Нейтральный запах
 	Водостойкий
 	Износостойкий
 	Не размазывается
 	Светостойкий
 	Чрезвычайно светостойкий
 	Можно изменять положение колпачка
 	Прочный широкий пулевидный наконечник
 	Широкий спектр ярких цветов
 	Клапанная система позволяет чернилам распределяться равномерно, обеспечивая превосходную укрывистость
 	Защитная мембрана из фольги гарантирует, что продукт до приобретения не использовался
@@ -15201,51 +14969,51 @@
   </si>
   <si>
     <t>868.05000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый для нержавеющей стали и сплавов Markal SL.250, от -20 до +50°С, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Markal SL.250 представляет собой маркер с жидкой краской без запаха, в состав которой не входит ксилол.
 	 Обладает малым временем высыхания и оставляет хорошо читаемую маркировку. Маркер соответствует европейским стандартам ядерной промышленности.
 	 Низкий уровень содержания серы и хлоридов позволяет сохранить маркировку даже на таких поверхностях, как нержавеющая сталь.
 	 Толщина штриха - 3 мм.
 Особенности и преимущества
 	 Идеально подходит для нержавеющей стали и в промышленности, где необходима защита от коррозии;
 	 Формула краски содержит 200 промилле галогенов 200 промилле серы;
 	 Быстрое высыхание краски позволяет сразу работать с поверхностью;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Износостойкий наконечник служит для долгосрочного пользования;
 	 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов);
 	 Температурный диапазон использования маркера: от -20°C до 50°C;
 	 Максимальная термостойкость: 100°C;
 </t>
   </si>
   <si>
-    <t>660.96000000 руб.</t>
+    <t>976.05000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal SL.100, до -20°C от +50°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 SL.100 универсальный маркер с жидкой быстросохнущей краской без ксилола предназначен практически для любой поверхности. Маркер с невыраженным запахом обеспечивает устойчивую маркировку к температурным колебаниям и УФ-излучению. Ударопрочный пластиковый корпус и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленный условиях длительное время. Цветовая палитра состоит из 15 ярких цветов позволяет использовать маркер для декоративных работ.
  Используемые поверхности
 	Сталь и железо
 	Резина
 	Стекло
 	Пластик
 	Керамика
 	Картон
 	Ткань (текстиль)
 	Цветные металлы
 	Плитка
 	Бетон и камень
 	Легированные металлы
  Используется в:
 	Автосборка
 	Промышленность
 	Строительство
 	Музейные и общественные коллекции
 	Сварка
@@ -15267,71 +15035,71 @@
   </si>
   <si>
     <t xml:space="preserve">Valve Action маркер для промышленной графики с жидкой быстросохнущей краской. Представляет собой металлический круглый корпус с войлочным двухсторонним заменяемым наконечником и колпачком с зажимом.  Предназначен практически для любой поверхности и обеспечивает длительную устойчивую маркировку к атмосферным воздействиям. Отсутствие ксилола в составе краски уменьшает риск для здоровья пользователей. Цветовая палитра, состоящая из 18 ярких, в том числе и флуоресцентных цветов, позволяет делать хорошо заметные надписи даже на темных поверхностях. Маркер Valve Action может использоваться как универсальный, например при нанесении меток на металл, стекло, дерево, бетон и пластик.
  Характеристики: 
 		 14 стандартных и 4 флуоресцентных цвета обеспечивают прекрасную маркировку для контроля качества и инспектирования изделий;
 		 Быстрое высыхание краски позволяет сразу работать с поверхностью;
 		 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 		 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см Valve Action Paint Marker - Low Corrosion colors;
 		 Износостойкий стержень Dura-Nib среднего размера позволяет долго использовать маркер;
 		 Прочный металлический цилиндр и колпачок с зажимом предохраняют от повреждений и обеспечивают легкое хранение в кармане;
 		 Температурный диапазон использования маркера: от -46°C до 66°C; 
 Вид маркируемой поверхности: 
 		 Сталь и чугун
 		 Пластмасса
 		 Стекло
 		 Трубы
 		 Резина и шины
 		 Ткани и текстиль
 	 Сделано в США.
 </t>
   </si>
   <si>
     <t>Зеленый флюоресцентный</t>
   </si>
   <si>
-    <t>521.10000000 руб.</t>
+    <t>395.01000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal Pro Line Fine, универсальный, от -20 до +50°C, 1.5 мм</t>
   </si>
   <si>
     <t>Маркер для жидкой краски PRO-LINE Fine сочетает в себе долговечность краски и точность маркировки тонких наконечников, приводимых в действие клапаном. Независимо от того, наносится ли маркировка на небольших участках поверхности или где требуются легко читаемые метки, наконечники небольшого размера обеспечивают четкие линии для лучшей идентификации метки.
  Особенности и преимущества:
  Тонкий наконечник служит для точной маркировки;
  Толщина линии 1.5 мм;
  Также доступен для заказа маркер Markal Pro-Line Micro с толщиной линии 0.8 мм;
  Высокопрочный, легкий корпус предназначен для использования в промышленном производстве;
  Self-колпачок защищает наконечник от повреждений и обеспечивают легкое хранение в кармане;
  Отсутствие ксилола в краске сокращает риски человеческого здоровья;
  Температурный диапазон использования маркера: от -20°C до 50°C.</t>
   </si>
   <si>
     <t>Салатовый</t>
   </si>
   <si>
-    <t>236.12000000 руб.</t>
+    <t>429.30000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров лаковых edding 751, круглый наконечник, 1-2 мм, белый, золото и серебро</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Рисование и декорирование гладких поверхностей никогда не было таким простым с помощью маркеров edding. Круглый и мягкий наконечник маркера толщиной 1-2 мм позволяет создавать подробные надписи и украшения на стеклянных поверхностях, елочных шарах, формах для печенья или ящиках для хранения. Его непрозрачные чернила обеспечивают хорошее покрытие и обладают отличной стойкостью.
 	 Работа с этим маркером доставляет удовольствие благодаря чернилам со слабым запахом. Кроме того, он устойчив к воде, истиранию, свету и температуре. Глянцевый маркер edding 751 доступен в различных ярких цветах.
  В наборе 3 цвета: белый 049,  золотой 053, серебряный 054. 
  Особенности: 
 	Глянцевый маркер для нанесения непрозрачных, стойких и устойчивых к пятнам надписей и декорирования на гладких и даже темных и прозрачных материалах, например, на стекле, металле, пластике и бумаге с покрытием.
 	Круглый наконечник имеет ширину линии 1-2 мм.
 	Пигментные чернила, похожие на краску, быстросохнущие, устойчивые к атмосферным воздействиям, светостойкости и износостойкости.
 	Доступен в 22 различных цветах
 	Доступны подходящие запасные перья (запасные перья edding 751).
 	Чернила со слабым запахом без добавления толуола / ксилола
 	Качественный алюминиевый корпус 
  Характеристики: 
 	Форма наконечника: круглый наконечник
 	Ширина линии: 1-2 мм
 	Доступны запасные перья
 	Слабый запах
 	Водонепроницаемый
 	Износостойкий
 	Термостойкие
@@ -15838,51 +15606,51 @@
   <si>
     <t xml:space="preserve">
 	 MunHwa (Мунхва) Industrial – профессиональный лаковый маркер на нитрооснове, предназначен для промышленной маркировки и применяется на всех видах поверхностей в сложных промышленных условиях.
 	 Благодаря высококачественным чернилам, краска ложится на поверхность плотным, лаковым слоем полностью закрашивая обрабатываемую поверхность с первого раза. Корпус маркера изготовлен из прочного алюминия, благодаря которому маркер-краска отлично подходит для работы в промышленных условиях.
 	 Нитрокраска отличается хорошей адгезией к различным материалам: металл, дерево, резина, бетон, стекло, кожа и др. Легкого наносится на загрязненные, влажные, промасленные, шероховатые и гладкие поверхности. Краска ложится ярким, плотным, лаковым слоем.
 	 Подходит для нанесения надписей на разогретые поверхности, наконечник устойчив к воздействию высоких температур.
 	 Клапанный механизм пишущего узла исключает растекание и разбрызгивание краски, преждевременное пересыхание маркера, что позволяет продлить срок службы маркера до 5 лет.
 	 Сферы применения маркер-краски MunHwa Industrial:
 	металлообработка,
 	деревообработка,
 	строительство,
 	сварочные цеха,
 	автомобилестроение,
 	судостроение,
 	ремонтные работы и многие другие.
 	 Инструкция по применению:
 		Встряхнуть маркер с закрытым колпачком.
 		Открыть колпачок.
 		Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 		Выполнить надпись или рисунок.
 		Дать составу высохнуть в течение 40-60 секунд.
 		Плотно закрыть колпачок.
  </t>
   </si>
   <si>
-    <t>175.00000000 руб.</t>
+    <t>209.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска Munhwa Jumbo Chisel для промышленной маркировки, нитро-основа, 8 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Маркер-краска MunHwa (Мунхва) Jumbo Chisel – профессиональный лаковый маркер на нитрооснове. Универсальный, пишет практически на любой поверхности: резине, дереве, металле, пластике, бетоне, кирпиче, плитке, стекле, керамике, картоне, текстиле и коже. Не выгорает на солнце и не смывается водой. Наносимые надписи обладают плотной текстурой и равномерно покрывают поверхность. Широкий скошенный наконечник позволяет рисовать линии толщиной до 8 мм. 
 	 Корпус маркера изготовлен из прочного алюминия, благодаря которому маркер-краска отлично подходит для работы в промышленных условиях. Клапанный механизм пишущего узла исключает растекание и разбрызгивание краски, преждевременное пересыхание маркера, что позволяет продлить срок службы маркера до 5 лет.
 Инструкция по применению:
 	Встряхнуть маркер с закрытым колпачком.
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
  </t>
   </si>
   <si>
     <t>128.74000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска Munhwa, нитро-основа, 4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -15897,51 +15665,51 @@
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
 </t>
   </si>
   <si>
     <t>Маркер-краска Munhwa Slim для промышленной маркировки, нитро-основа, 2 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Маркер-краска MunHwa (Мунхва) Slim предназначен для профессиональной промышленной маркировки на всех видах поверхностей. Благодаря высококачественным чернилам, краска ложится на поверхность плотным, лаковым слоем полностью закрашивая обрабатываемую поверхность с первого раза.
 	 Нитрокраска отличается хорошей адгезией к различным материалам: металл, дерево, резина, бетон, стекло, кожа и др. Легкого наносится на загрязненные, влажные, промасленные, шероховатые и гладкие поверхности Корпус маркера изготовлен из прочного алюминия, благодаря которому маркер-краска отлично подходит для работы в промышленных условиях.
 	 Серия Slim предназначена для нанесения деликатной маркировки на небольшие детали, кабельную продукцию. Диаметр пишущего узла – 2 мм.
 Инструкция по применению: 
 	Встряхнуть маркер с закрытым колпачком.
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
 </t>
   </si>
   <si>
-    <t>145.58000000 руб.</t>
+    <t>143.18000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal Paint-Riter Valve Action, универсальный, от -46 до +66°C, 3 мм, флуоресцентный</t>
   </si>
   <si>
     <t xml:space="preserve">Valve Action маркер для промышленной графики с жидкой быстросохнущей краской. Представляет собой металлический круглый корпус с войлочным двухсторонним заменяемым наконечником и колпачком с зажимом.  Предназначен практически для любой поверхности и обеспечивает длительную устойчивую маркировку к атмосферным воздействиям. Отсутствие ксилола в составе краски уменьшает риск для здоровья пользователей. Цветовая палитра из флуоресцентных цветов, позволяет делать хорошо заметные надписи даже на темных поверхностях. Маркер Valve Action может использоваться как универсальный, например при нанесении меток на металл, стекло, дерево, бетон и пластик.
  Характеристики: 
 		 Быстрое высыхание краски позволяет сразу работать с поверхностью;
 		 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 		 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см Valve Action Paint Marker - Low Corrosion colors;
 		 Износостойкий стержень Dura-Nib среднего размера позволяет долго использовать маркер;
 		 Прочный металлический цилиндр и колпачок с зажимом предохраняют от повреждений и обеспечивают легкое хранение в кармане;
 		 Температурный диапазон использования маркера: от -46°C до 66°C;
 Вид маркируемой поверхности:
 		 Сталь и чугун
 		 Пластмасса
 		 Стекло
 		 Трубы
 		 Резина и шины
 		 Ткани и текстиль
 	 Сделано в США.
 </t>
   </si>
   <si>
     <t>661.50000000 руб.</t>
@@ -16337,50 +16105,53 @@
 	Практически без запаха
 	Нейтральный запах
 	Водостойкий
 	Износостойкий
 	Не размазывается
 	Светостойкий
 	Быстросохнущий
 	 Преимущества:
 	Прочный тонкий округлый наконечник идеален для легкого выведения контуров и других деталей
 	Широкий спектр ярких цветов
 	Клапанная система позволяет чернилам распределяться равномерно, обеспечивая превосходную укрывистость
 	Просты при использовании, подходят для воплощения несложных и спонтанных творческих идей
 	Возможность крепления колпачка на конец корпуса снижает риск его утери
 	Высококачественный фирменный продукт
 	Произведено в Германии
 	 Применение:
 	Не снимая колпачка, встряхните маркер
 	Снимите колпачок
 	Подкачайте маркер наконечником вниз, например, на кусочке бумаги
 	Осторожно подкачайте наконечник движениями вверх-вниз, пока в него не поступят чернила
 	Теперь маркер готов к использованию
 	Хранить в горизонтальном положении при комнатной температуре (5-30 °C)
 </t>
   </si>
   <si>
+    <t>84.00000000 руб.</t>
+  </si>
+  <si>
     <t>Наконечник сменный edding 5300, 1-2 мм</t>
   </si>
   <si>
     <t>Запасные наконечники для тонкого акрилового маркера edding 5300. 
  Ширина штриха округлого наконечника составляет 1-2 мм. 
 Использование запасных наконечников — это экологичное решение, поскольку оно позволяет сократить расход материалов. Сэкономьте деньги: замените наконечник вместо покупки нового маркера. Позволяют использовать весь объем чернил в маркере, даже если наконечник износился. Высококачественный фирменный продукт.</t>
   </si>
   <si>
     <t>Маркер акриловый edding 5400, двусторонний, наконечники 2-3 мм и 5-10 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Новейшему изобретению от edding по плечу то, с чем не справятся акриловые маркеры. Нажимая на корпус-тюбик, снабженный с двух сторон насадками разных размеров, вы сможете рисовать акрилом, создавая совершенно уникальные произведения живописи. Благодаря насадкам двух различных размеров пасту можно наносить и расходовать в необходимом количестве. Нанося краску с помощью маркера-аппликатора, вы придадите своему произведению рельефность и гибкость. Вы также можете использовать кисть. Возможностей — не счесть!
 	 Акриловый двусторонний 3D маркер-аппликатор содержит высокопигментированную, перманентную и поддающуюся смешиванию акриловую краску с уровнем качества для художников. Цветовая палитра охватывает 26 оттенков. Их яркость и эффектность вдохновят вас на творчество! Продукты снабжены чернилами трех различных степеней укрывистости (непрозрачные, полупрозрачные и прозрачные), что позволяет применять широкий спектр техник рисования. Цвета также сочетаются с цветами перманентных аэрозольных акриловых красок edding 5200.
 	 Особенности:
 	Акриловый двусторонний 3D маркер-аппликатор для создания уникальных эффектов и рисунков на темных и светлых поверхностях, идеален для нанесения на такие материалы, как холст или бумага для рисования
 	Двусторонний тюбик снабжен двумя насадками с шириной штриха 2-3 мм и 5-10 мм
 	Акриловый двусторонний 3D маркер-аппликатор содержит высокопигментированную, перманентную и поддающуюся смешиванию акриловую краску с уровнем качества для художников
 	Продукт доступен в 26 разных цветах с уровнем качества для художников
 	Цвета можно сочетать с цветами перманентных аэрозольных акриловых красок edding 5200
 	 Характеристики:
 	Форма наконечника: насадка
 	Ширина линии: 2-3 mm, 5-10 mm
 	Практически без запаха
 	Нейтральный запах
@@ -16766,53 +16537,50 @@
 	Мини-хайлайтер ярких и мягких модных цветов в практичном мини-формате
 	Зубило-наконечник имеет ширину штриха 1-3 мм.
 	Чернила на водной основе, которые не растекаются через бумагу
 	Нескользящая и эргономичная зона захвата делает маркировку текста простой и удобной.
 	Помещается даже в самую маленькую сумку, что делает его идеальным для использования в дороге
  Характеристики: 
 	Форма наконечника: скошенный наконечник
 	Ширина штриха: 1-3 мм
 	Нейтральный запах
 	Светящийся
 	Специальные чернила предотвращают просачивание бумаги
 	Колпачок можно переставить
 	есть клип
 	Специальная зона захвата
  Преимущества: 
 	Трендовый продукт: Highligther в мини-размере
 	Удобен для заметок, набросков и выделения текста
 	Помещается в самую маленькую сумку, идеально подходит для путешествий
 	Качественный брендовый продукт
 </t>
   </si>
   <si>
     <t>Неон синий</t>
   </si>
   <si>
-    <t>24.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор текстовыделителей edding 345, заправляемые, скошенный наконечник, 2-5 мм, 4 цвета</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Дома для календарей или в офисе для выделения отрывков текста маркер edding 345 будет ярким эффектом для всего отмеченного. Его острый наконечник позволяет наносить более тонкие и широкие мазки, а колпачок с зажимом позволяет легко прикрепить его к блокноту или карману рубашки.
 	 Маркер с неоновыми чернилами на водной основе бывает разных ярких цветов, подчеркивая все, к чему прикасаются. А серый копировальный аппарат идеально подходит для копирования выделенного текста и особенно подходит для тонкого выделения текста.
 	 Особенности: 
 	Маркер для световой маркировки и выделения отрывков текста и заметок практически на любой поверхности бумаги
 	Скошенный наконечник имеет ширину линии 2-5 мм.
 	Неоновые чернила на водной основе ярких цветов
 	Продукт можно заправлять с помощью службы заправки edding HTK 25.
 	Доступен в ярких неоновых цветах: красном, желтом, оранжевом, розовом, голубом, светло-зеленом и сером.
  Характеристики:
 	Форма наконечника: скошенный наконечник
 	Ширина линии: 2-5 мм
 	Нейтральный запах
 	Светящийся
 	Специальные чернила предотвращают просачивание бумаги
 	Многоразового использования
  Преимущества: 
 	Колпачок можно переставить
 	есть клип
 	Колпачок можно хранить на конце корпуса, чтобы не потерять его.
 	Практичный зажим предотвращает скатывание и фиксируется на одежде и предметах.
 	Качественный брендовый продукт
@@ -16881,53 +16649,50 @@
 	Удобен для заметок, набросков и выделения текста
 	Помещается в самую маленькую сумку, идеально подходит для путешествий
 	Качественный брендовый продукт
  </t>
   </si>
   <si>
     <t>459.81000000 руб.</t>
   </si>
   <si>
     <t>Текстовыделитель Staedtler, скошенный наконечник, 1-5 мм</t>
   </si>
   <si>
     <t>Текстовыделитель с большим объемом чернил для экстра долгой работы.
  Безопасен для струйных принтеров – не смазывает распечатки и написанный текст.
  Подходит для копирования – фиолетовый и голубой цвет для копируемых документов.
  Для работы на бумаге, факсовой бумаге и копиях.
  Быстро высыхает.
  Для легкого открывания, необходимо повернуть колпачок.
  Корпус и колпачок из полипропилена гарантируют долгий срок службы.
  Безопасно для самолетов – автоматическое выравнивание давления предотвращает от вытекания чернил на борту самолета.
  Ультра мягкий наконечник.
  Ширина линии: 1 - 5 мм
 Сменные стержни.</t>
   </si>
   <si>
-    <t>70.76000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Текстмаркер Tratto Video, чернила на водной основе, 1.0-5.0 мм</t>
   </si>
   <si>
     <t>Скошенный наконечник с универсальными чернилами на водной основе.Флуоресцентные цвета.Идеально подходит для офисной, фото и факсовой бумаги. Текстмаркер TRATTO VIDEO с чернилами на водной основе.</t>
   </si>
   <si>
     <t>19.67000000 руб.</t>
   </si>
   <si>
     <t>Текстовыделитель edding 24 EcoLine, скошенный наконечник, 2-5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Наша планета Земля уникальна, и поэтому в деле сохранения ее ресурсов важен каждый, даже самый маленький вклад. Примером такого вклада может служить текстовыделитель edding 24 EcoLine, который не менее чем на 90 % изготовлен из возобновляемых ресурсов и недавно был отмечен экологическим знаком качества "Blauer Engel". С его помощью можно светящимися цветами выделить важные заметки или части текста.
 	 Маркер можно повторно заправлять и использовать много раз, что делает его не только экологичным, но и экономически эффективным, что особенно актуально для офисов или образовательных учреждений.
 	Текстовыделитель для светящейся маркировки и выделения частей текста и заметок практически на всех видах бумажных поверхностей
 	Отмечен экологическим знаком "Blauer Engel"
 	Колпачок и корпус не менее, чем на 90 % изготовлены из возобновляемых ресурсов
 	Климатически нейтрально произведенный продукт в соответствии с ClimatePartner-ИН 13742-1910-1001
 	Ширина штриха клинообразного наконечника составляет 2-5 мм
 	Неоновые чернила ярких цветов на водной основе
 	Доступны продукты таких ярких неоновых цветов, как желтый, оранжевый, розовый, голубой, салатовый и серый
 	Продукт можно заправлять чернилами для заправки edding HTK 25
 	 Характеристики:
 	Форма наконечника: буровое перо
@@ -16944,79 +16709,76 @@
 </t>
   </si>
   <si>
     <t>138.51000000 руб.</t>
   </si>
   <si>
     <t>Набор текстовыделителей edding 24 EcoLine, скошенный наконечник, 2-5 мм, 4 цвета</t>
   </si>
   <si>
     <t>570.24000000 руб.</t>
   </si>
   <si>
     <t>Карандаш текстовыделитель Staedtler Textsurfer dry</t>
   </si>
   <si>
     <t>-Текстовыделитель-карандаш Jumbo трехгранной формы для удобного и легкого письма
 -Неоновый, светоустойчивый восковой грифель
 -Не просачивается сквозь тонкую бумагу,как например,официальные бумаги,газеты,книги
 -4 неоновых цвета
 -Древесина сертифицированных и специально-подготовленных лесов</t>
   </si>
   <si>
     <t>Неон желтый</t>
   </si>
   <si>
-    <t>287.55000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Текстмаркер Staedtler Triplus textsurfer, трехгранный, 1-4 мм</t>
   </si>
   <si>
     <t>-Текстовыделитель с мягким пишущим узлом для тонкого и широкого выделения -Эргономичная трехгранная форма -Идеальный вариант для выделения печатной продукции -Безопасно для струйных принтеров-не смазывает распечатки -Для работы на бумаге, факсовой бумаге и копиях -Неоновые чернила на водной основе,светоустойчивые -Быстро высыхает -Корпус из полипропилена гарантирует долгий срок службы -Безопасно для самолетов-автоматическое выравнивание давления предотвращает от вытекания чернил на борту самолета -Толщина линии прибл.1-4 мм -Твердая блистерная упаковка</t>
   </si>
   <si>
     <t>63.71000000 руб.</t>
   </si>
   <si>
     <t>Набор текстовыделителей Staedtler, скошенный наконечник, 1-5 мм, 4 радужных цвета</t>
   </si>
   <si>
     <t>Набор текстовыделителей Staedtler с большим резервуаром для чернил.
  Маркеры безопасны для струйной печати – не размазывают струйные распечатки и рукописные тексты.
  Защита от копирования – фиолетовый и бирюзовый цвета для документов, подлежащих копированию.
  Для бумажных, факсимильных и ксерокопий.
  Быстросохнущие.
  Поверните колпачок, чтобы легкого открыть маркер.
  Полипропиленовый корпус и колпачок гарантируют длительный срок службы маркера.
  Безопасные в самолете – автоматическое выравнивание давления предотвращает протекание ручки на борту самолета.
  Сверхмягкий наконечник.
 Длина линии: 1 – 5 мм.
 В наборе: 4 цвета.</t>
   </si>
   <si>
-    <t>515.97000000 руб.</t>
+    <t>842.81000000 руб.</t>
   </si>
   <si>
     <t>Набор текстовыделителей Staedtler, скошенный наконечник, 1-5 мм, 6 цветов</t>
   </si>
   <si>
     <t>Набор из 6 текстовыделителей Staedtler. Маркеры с большим объемом чернил для экстра долгой работы.
  Безопасен для струйных принтеров – не смазывает распечатки и написанный текст.
  Подходит для копирования – фиолетовый и голубой цвет для копируемых документов.
  Для работы на бумаге, факсовой бумаге и копиях.
  Быстро высыхает.
  Для легкого открывания, необходимо повернуть колпачок.
  Корпус и колпачок из полипропилена гарантируют долгий срок службы.
  Безопасно для самолетов – автоматическое выравнивание давления предотвращает от вытекания чернил на борту самолета.
  Ультра мягкий наконечник.
  Ширина линии: 1 - 5 мм
 Сменные стержни.</t>
   </si>
   <si>
     <t>486.71000000 руб.</t>
   </si>
   <si>
     <t>Маркер Brunnen, текстовый восковой, в пластиковом корпусе</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер текстовый-восковой в пластиковом корпусе.
@@ -17132,51 +16894,51 @@
 	Нейтральный запах
 	Светостойкий
 	Светящийся
 	Колпачок можно переставить
  Преимущества:
 	Очень широкий ход
 	Простота использования - в отличие от обычного мела, ваши руки не пачкаются
 	Создает более профессиональный и элегантный сценарий или рисунок - лучше, чем любой мел
 	Широкий спектр ярких цветов - кроме того, флуоресцентные цвета становятся видимыми в УФ-свете
 	Колпачок можно хранить на конце корпуса, чтобы не потерять его.
 	Фольга гарантирует, что продукт не будет использован при покупке
 	Широкая цветовая гамма
 	Качественный брендовый продукт
 	Сделано в Германии
  Применение: 
 	Встряхните маркер крышкой.
 	Снимите колпачок
 	Прокачайте маркер острием вниз, например, на макулатуру.
 	Осторожно прокачивайте его вверх и вниз, пока чернила не заполнят перо.
 	Маркер готов к использованию.
 	Для чувствительных материалов (например, оргстекла) мы рекомендуем заранее провести тестирование в незаметном месте.
 	Хранить горизонтально
  </t>
   </si>
   <si>
-    <t>401.25000000 руб.</t>
+    <t>1097.42000000 руб.</t>
   </si>
   <si>
     <t>Маркер меловой для стекла edding 4095, смываемый, круглый наконечник, 2-3 мм, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Иногда бывает трудно найти подходящий инструмент для точной маркировки мелом или текста. Однако не в случае мелового маркера edding 4095 - его круглый наконечник выделяет очень непрозрачный жидкий мел, позволяя создавать четкие маркировки на гладких поверхностях, таких как классные доски, зеркала и стекло. Этот edding подходит не только для творчества дома, но и является любимым инструментом в таких предприятиях, как рестораны, бары или стекольная промышленность.
 	 Цвета остаются чистыми на поверхности, но легко удаляются влажной тканью. Благодаря широкому выбору цветов меловой маркер edding 4095 предлагает такие же универсальные возможности, как и цели, для которых он используется.
 	 Особенности:
 	Мел-маркер для непостоянного дизайна, украшения и письма на непористых поверхностях, например, окнах, темных досках, стекле, оргстекле и зеркалах
 	Круглый наконечник имеет ширину линии 2-3 мм.
 	Непрозрачный жидкий мел на водной основе с нейтральным запахом можно стереть практически со всех непористых поверхностей влажной тканью.
 	Доступен в черном, красном, синем, зеленом, светло-зеленом, белом, неоново-желтом, неоново-оранжевом и неоново-розовом цветах.
  Характеристики: 
 	Форма наконечника: круглый наконечник
 	Ширина линии: 2-3 мм
 	Нейтральный запах
 	Светостойкий
 	Светящийся
 	Колпачок можно переставить
  Преимущества:
 	Простота использования - в отличие от обычного мела, ваши руки не пачкаются
 	Создает более профессиональный и элегантный сценарий или рисунок - лучше, чем любой мел
 	Широкий спектр ярких цветов - кроме того, флуоресцентные цвета становятся видимыми в УФ-свете
 	Колпачок можно хранить на конце корпуса, чтобы не потерять его.
@@ -17401,51 +17163,51 @@
     <t>Маркер меловой для стекла edding 4085, смываемый, круглый наконечник, 1-2 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Когда речь заходит о тонком письме или элегантных рисунках мелом, меловой маркер edding 4085, несомненно, является идеальным выбором. Тонкое круглое перо подает сверх плотный жидкий мел, что позволяет надежно писать и делать пометки даже на небольших участках. Он доступен в 20 цветах и предлагает широкий выбор для творчества на гладких поверхностях, таких как доски, зеркала и стекло. Этот edding подходит не только для воплощения творческих идей в домашних условиях, но и является любимым инструментом для бизнеса, в ресторанах, барах или стекольной промышленности.
 	 Чернила создают чистые линии на поверхностях, но легко снимаются влажной тканью. Благодаря большому выбору цветов, меловой маркер edding 4085 предлагает такие же универсальные возможности, как и цели, для которых он используется.
 	 Особенности: 
 	Простота в обращении: ваши руки не испачкаются, как при использовании обычного мела
 	Позволяет создавать более профессиональные и элегантные надписи или рисунки — лучше, чем любой мел
 	Обширная палитра ярких цветов: кроме того, неоновые цвета становятся заметны под воздействием УФ-света
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Защитная мембрана из фольги гарантирует, что продукт до приобретения не использовался
 	Богатая палитра цветов
 	Высококачественный фирменный продукт
 	 Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина линии: 1-2 мм
 	Нейтральный запах
 	Светостойкий
 	Светящийся
 	Можно изменять положение колпачка
 	Легко снимается влажной тканью
 </t>
   </si>
   <si>
-    <t>430.11000000 руб.</t>
+    <t>175.00000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров меловых для стекла edding 4085, круглый наконечник, 1-2 мм, 2 штуки, блистер</t>
   </si>
   <si>
     <t>2 штуки</t>
   </si>
   <si>
     <t>439.49000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров меловых для стекла edding 4085, круглый наконечник, 1-2 мм, 2 цвета, блистер</t>
   </si>
   <si>
     <t>2 цвета</t>
   </si>
   <si>
     <t>Набор маркеров меловых для стекла edding 4085, круглый наконечник, 1-2 мм, 4 цвета</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Когда речь заходит о тонком письме или элегантных рисунках мелом, меловой маркер edding 4085, несомненно, является идеальным выбором. Тонкое круглое перо подает сверх плотный жидкий мел, что позволяет надежно писать и делать пометки даже на небольших участках. Он доступен в 20 цветах и предлагает широкий выбор для творчества на гладких поверхностях, таких как доски, зеркала и стекло. Этот edding подходит не только для воплощения творческих идей в домашних условиях, но и является любимым инструментом для бизнеса, в ресторанах, барах или стекольной промышленности.
 	 Чернила создают чистые линии на поверхностях, но легко снимаются влажной тканью. Благодаря большому выбору цветов, меловой маркер edding 4085 предлагает такие же универсальные возможности, как и цели, для которых он используется.
 	Особенности: 
 	Простота в обращении: ваши руки не испачкаются, как при использовании обычного мела
@@ -17501,50 +17263,56 @@
   </si>
   <si>
     <t xml:space="preserve">
 	 Когда речь заходит о тонком письме или элегантных рисунках мелом, меловой маркер edding 4085, несомненно, является идеальным выбором. Тонкое круглое перо подает сверх плотный жидкий мел, что позволяет надежно писать и делать пометки даже на небольших участках. Он доступен в 20 цветах и предлагает широкий выбор для творчества на гладких поверхностях, таких как доски, зеркала и стекло. edding подходит не только для воплощения творческих идей в домашних условиях, но и является любимым инструментом для бизнеса, в ресторанах, барах или стекольной промышленности.
 	 Чернила создают чистые линии на поверхностях, но легко снимаются влажной тканью. Благодаря большому выбору цветов, меловой маркер edding 4085 предлагает такие же универсальные возможности, как и цели, для которых он используется.
 	Особенности: 
 	Простота в обращении: ваши руки не испачкаются, как при использовании обычного мела
 	Позволяет создавать более профессиональные и элегантные надписи или рисунки — лучше, чем любой мел
 	Обширная палитра ярких цветов: кроме того, неоновые цвета становятся заметны под воздействием УФ-света
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Защитная мембрана из фольги гарантирует, что продукт до приобретения не использовался
 	Богатая палитра цветов
 	Высококачественный фирменный продукт
 	 Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина линии: 1-2 мм
 	Нейтральный запах
 	Светостойкий
 	Светящийся
 	Можно изменять положение колпачка
 	Легко снимается влажной тканью
 </t>
   </si>
   <si>
     <t>Маркер для черной доски стираемый edding 4095, круглый наконечник, 2-3 мм</t>
+  </si>
+  <si>
+    <t>Маркер меловой Munhwa Chalk Marker, крглый наконечник, 3 мм</t>
+  </si>
+  <si>
+    <t>152.48000000 руб.</t>
   </si>
   <si>
     <t>Маркеры для скетчинга и флипчартов</t>
   </si>
   <si>
     <t>Маркер для скетчинга и флипчартов edding 380 Cap-off, круглый наконечник, 1.5-3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
  edding 380 маркер для флипчартов - надежный партнер в организации презентаций
  Самое раздражающее, что может произойти во время работы с флипчартами при проведении презентаций или мозгового штурма, это просачивание чернил маркера на следующую страницу. К счастью, яркие чернила маркера для флипчартов edding 380 не просачиваются сквозь бумагу, а сам маркер не высыхает. Даже если оставить его на несколько недель без колпачка, маркер продолжит писать так же красиво и равномерно, как если бы вы только начали его использовать.
  Его прочный круглый наконечник создает четкие линии. Более того, его яркие чернила практически не имеют запаха и сохраняют насыщенность даже при написании длинных текстов или наглядном представлении большого объема информации.
  Особенности:
  • Маркер для флипчартов разработан специально для нанесения надписей и маркировки на бумагу для флипчартов, а также на бумагу и картон для презентаций и другие бумажные листы
  • Ширина штриха округлого наконечника составляет 1,5-3 мм
  • Чернила с нейтральным запахом, которые доступны в нескольких ярких цветах, не просачиваются на следующую страницу
  • Благодаря технологии "cap-off" продукт не высыхает без колпачка в течение нескольких недель (тест устойчивости к климатическим условиям в соответствии с ISO 554)
  • Продукт доступен в черном, красном, синем и зеленом цветах
  • Продукт можно заправлять чернилами для заправки edding FTK 25
  • Доступны подходящие запасные наконечники (запасные наконечники edding 30/31/380)
  Характеристики: 
  • Форма наконечника: округлый наконечник
  • Ширина штриха: 1,5-3 мм
  • Доступны сменные наконечники
  • Нейтральный запах
@@ -18356,103 +18124,57 @@
 	Благодаря технологии "cap-off" продукт не высыхает без колпачка в течение нескольких дней (тест устойчивости к климатическим условиям в соответствии с ISO 554)
 	Чернила этого маркера для белых досок характеризуются светостойкостью и быстро сохнут
 	Продукт доступен в 10 различных цветах
 	Продукты черного, красного, синего и зеленого цветов можно заправлять чернилами для заправки edding BTK 25 и edding BT 30
 	Доступны подходящие запасные наконечники (запасные наконечники edding 250)
 	Без добавления бутилацетата
 	Высококачественный алюминиевый корпус
 	 Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 1,5-3 mm
 	Доступны сменные наконечники
 	Практически без запаха
 	Светостойкий
 	Быстросохнущий
 	Возможность заправки/замены наконечников
 	Можно изменять положение колпачка
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Богатая палитра цветов
 	Высококачественный фирменный продукт
 	Произведено в Германии
 	 Применение:
 	Хранить в вертикальном положении
 </t>
   </si>
   <si>
-    <t>94.00000000 руб.</t>
+    <t>340.20000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров для белых досок edding 250 Cap-off, круглый наконечник, 1.5-3 мм, 4 цвета</t>
   </si>
   <si>
     <t>693.35000000 руб.</t>
-  </si>
-[...44 lines deleted...]
-</t>
   </si>
   <si>
     <t>Маркер для белых досок edding 366, круглый наконечник, 1 мм, карманный формат</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Часто офисные и учебные принадлежности могут быть довольно неуклюжими и загромождать стол или доску. К счастью, маркер для белых досок edding 366 является исключением - маркер очень тонкий и удобный. Более того, результаты письма легко стираются в сухом виде и не оставляют следов на досках.
 	 Чернила быстросохнущие и светостойкие, их можно равномерно нанести с помощью тонкого круглого наконечника. Маркер для белых досок edding 366 также можно использовать на других непористых поверхностях, таких как эмаль, стекло или меламин, что делает его чрезвычайно удобным решением.
 	Удобный маркер для белых досок для письма и маркировки на досках
 	Письмо можно протирать в сухом виде практически со всех непористых поверхностей, таких как эмаль и меламин.
 	Круглый наконечник имеет ширину хода 1 мм.
 	Чернила маркера для белой доски светостойкие и быстро сохнут.
 	Доступен в черном, красном, синем и зеленом цветах.
 	Без добавления бутилацетата
  Характеристики: 
 	Форма наконечника: круглый наконечник
 	Ширина хода: 1 мм
 	Слабый запах
 	Lightfast
 	Быстро сохнет
 	Колпачок можно переставить
 	Удобный карманный формат
 	Съемный колпачок снижает риск потери
 	Качественный брендовый продукт
  Применение: 
@@ -19592,51 +19314,51 @@
   <si>
     <t>Запасной наконечник для 2000C</t>
   </si>
   <si>
     <t>10 штук</t>
   </si>
   <si>
     <t>70.88000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-Ink 15, 1.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Перманентный маркер DURA-INK 15. Имеет тонкий клиновидный наконечник для точной маркировки. Износостойкие, быстро сохнущие чернила. Наконечник выполнен из прочного износостойкого материала. Чернила не содержат ксилола. Поверхности: металл, картон, пластик, стекло, пиломатериалы, текстиль.
 Особенности и преимущества
 	 Для более долгосрочной маркировки промышленные чернила водостойкие и не растекаются;
 	 Экстра-жесткий наконечник сохраняет форму;
 	 За счет прочного пластикового корпуса уменьшаются поломки на рабочем месте или предприятии;
 	 Крышка с зажимом легко одевается на заднюю часть маркера и предотвращает маркер от скатывания с рабочей поверхности;
 	 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см. DURA-INK 15- Low Corrosion Color;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Толщина линии: 1,5 мм.
  </t>
   </si>
   <si>
-    <t>125.55000000 руб.</t>
+    <t>124.88000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-ink 25, скошенный наконечник, 3-6 мм</t>
   </si>
   <si>
     <t>DURA-INK 25 перманентный маркер со скошенным клиновидным наконечником. Предназначен практически для любой поверхности. Большой запас чернил и металлический корпус маркера обеспечивают длительный срок работы в промышленных условиях. Идеально подходит для разметочных работ и идентификации деталей с гладкой поверхностью.
  Особенности и преимущества:
  Универсальный наконечник обеспечивает тонкую и широкую маркировку;
  Промышленные чернила водостойкие и не размываются, что обеспечивает длительную маркировку;
  За счет большого объема чернил в металлическом корпусе увеличивается срок службы маркера;
  Зажим на крышке позволяет удобно хранить маркер в кармане и предотвращает его от скатывания с рабочей поверхности;
  Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см.  DURA-INK 25- Low Corrosion Color;
  Отсутствие ксилола в краске сокращает риски человеческого здоровья;
  Толщина линии: 3 мм или 6 мм.</t>
   </si>
   <si>
     <t>337.37000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-ink 55, скошенный наконечник, 1.5-4.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">DURA-INK 55 перманентный маркер с клиновидным наконечником средних размеров позволяет наносить тонкую и широкую маркировку. Прочный пластиковый корпус имеет увеличенный объем, экономичный вариант для работы в жестких промышленных условиях. Идеально подходит для разметочных работ и идентификации деталей с гладкой поверхностью.
 Особенности и преимущества
 	 Многофункциональный наконечник создает как тонкую, так и широкую маркировку;
@@ -21493,53 +21215,50 @@
 	Нанесите масло, убедившись, что вы полностью пропитайте этикетку.
 	Оставьте на несколько минут, затем просто удалите этикетку и остатки клея.
 	Для чувствительных материалов мы рекомендуем заранее провести тестирование в незаметном месте.
 	Хранить горизонтально
  </t>
   </si>
   <si>
     <t>706.19000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска для шероховатых поверхностей Markal B-E Paintstik, от -46 до +66°C, 17 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Созданный для неровных и шероховатых поверхностей, таких как бетон и пиломатериалы, BE Paintstik отмечает более широкую линию, более отчетливо видимую на холодных, влажных, сухих или масляных металлических или деревянных поверхностях. Маркировка выдерживает длительный контакт с водой.  Легкий для держания, годный для повторного использования держатель из строительного картона защищает Paintstik при эксплуатации. Краска устойчива к погодным изменениям и УФ-излучению. 
  Температурный диапазон использования маркера: от -46°C до 66°C. 
 Особенности и преимущества
 	 Твердый маркер с мягкой консистенцией служит для облегченной маркировки на неровных или холодных поверхностях;
 	 Маркировка выдерживает длительный контакт с водой;
 	 Легкий для держания, годный для повторного использования держатель  из строительного картона защищает Paintstik при эксплуатации;
 	 Краска устойчива к погодным изменениям и УФ-излучению;
 	 Температурный диапазон использования маркера: от -46°C до 66°C;
 	 Сделано в США.
  </t>
   </si>
   <si>
-    <t>261.09000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Твердый маркер-краска Markal Quik Stik, от -18 до +200°C, 17 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Quik Stik маркер карандаш с мягкой быстросохнущей краской предназначен для большинства поверхностей. Краска ложиться ровным однородным слоем и не оставляет комков, надписи имеют хорошо видимые линии. Маркировка устойчива к атмосферным осадкам,  УФ-излучению, не боится проливов растворителей, бензина, масел и других агрессивных веществ. Корпус из прочного пластика предотвращает стержень маркера от повреждений и обеспечивает длительное использование в промышленных условиях. Дизайн маркера с винтовым механизмом для выдвижения стержня обеспечивает чистоту рук, одежды и инструменты на протяжении всего использования маркера.
 Особенности и преимущества
 	 Время высыхания маркировки составляет от 5 до 7 минут;
 	 Содержание краски на 20% больше, чем у других производителей, что увеличивает срок расхода маркировки и уменьшает стоимость;
 	 Подходит для любой поверхности: мокрой, гладкой, шероховатой и горячей;
 	 Герметичная крышка позволяет маркеру оставаться чистым и предотвращает от высыхания между применениями;
 	 Износостойкая краска устойчива к погодным изменения и УФ-излучению;
 	 Винтовой механизм позволяет выдвигать и убирать стержень;
 	 Температурный диапазон использования маркера: от -18°C до 200°C;
 </t>
   </si>
   <si>
     <t>1024.65000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска Markal B Paintstik, универсальный, от -46 до +66°C, 17 мм</t>
   </si>
   <si>
     <t>Самый универсальный и самый экономичный маркер на основе краски гаммы Markal, первый из созданных продуктов подобного типа, стержень B Paintstik сочетает стойкость краски и удобство пользования мелка. Благодаря входящей в состав настоящей краске, отличается непревзойденной эффективностью при маркировке замасленных, обледенелых, влажных, сухих или холодных поверхностей, создавая надписи, устойчивые к УФ-лучам и атмосферным воздействиям. Стержень с краской предназначен для шероховатых, ржавых, гладких или загрязненных поверхностей.
 Особенности и преимущества
  Настоящая краска обеспечивает отчетливую и стойкую маркировку
  Маркировка отличного качества на шероховатых, ржавых или загрязненных поверхностях
@@ -21766,51 +21485,51 @@
     <t xml:space="preserve"> HT Paintstik - мелок с твердой краской для нанесения на горячие поверхности выдерживает суровые условия производства стали. Краска маркера имеет насыщенную палитру: гамма ярких цветов оставляют маркировку, устойчивую к температурным колебаниям, выцветанию. Она не стирается, сохраняет свой насыщенный цвет, устойчива к ударам и трещинам. Идеален для работы с такими горячими поверхностями, как катушки, заготовки, пластины, брусья.
 Особенности и преимущества:
    Мелок специально разработан для работы с такими раскаленными поверхностями, как катушки, заготовки, рулоны, пластины, слитки и другими металлами с высокими температурами
    Продолжительность использования мелка в 6 раза больше, чем у мела того же назначения для горячих поверхностей
    Краска не стирается, сохраняет свой насыщенный цвет, устойчива к ударам и трещинам
    Формула быстрого высыхания краски обеспечивает ее целостность в процессе сборки изделий или при погружении в ванны с холодной водой
    Мелок содержит долговечную краску для хорошо видимой маркировки
    Температурный диапазон использования мелка: от 400°F до 1600°F (от 204°C до 871°C)
 Промышленное применение:
    Кузница
    Металлургия
    Алюминиевые заводы
    Металлургический заводы
    Чеканка и механические мастерские
    Стекольная промышленность
 Тип поверхности:
    Катушки
    Заготовки и брусья
    Литье
    Слитки и пластины
    Рельсы и балки
    Стекло
 	</t>
   </si>
   <si>
-    <t>372.60000000 руб.</t>
+    <t>384.75000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска для горячих поверхностей Markal K Paintstik, от+982 до +1204°C, 19 мм</t>
   </si>
   <si>
     <t>K Paintstik - мелок с твердой краской для нанесения на горячие поверхности выдерживает суровые условия производства стали. Краска маркера имеет насыщенную палитру: гамма ярких цветов оставляют маркировку, устойчивую к температурным колебаниям, выцветанию. Она не стирается, сохраняет свой насыщенный цвет, устойчива к ударам и трещинам. Идеален для работы с такими горячими поверхностями, как катушки, заготовки, пластины, брусья.
  Особенности и преимущества:
  Увеличенный размер - толщина линии 19 мм.
  Мелок специально разработан для работы с такими раскаленными поверхностями, как катушки, заготовки, рулоны, пластины, слитки и другими металлами с высокими температурами
  Продолжительность использования мелка в 6 раза больше, чем у мела того же назначения для горячих поверхностей
  Краска не стирается, сохраняет свой насыщенный цвет, устойчива к ударам и трещинам
  Формула быстрого высыхания краски обеспечивает ее целостность в процессе сборки изделий или при погружении в ванны с холодной водой
  Мелок содержит долговечную краску для хорошо видимой маркировки
  Температурный диапазон использования мелка: от 1800°F до 2200°F (от 982°C до 1204°C)
  Промышленное применение:
  Кузница
  Металлургия
  Алюминиевые заводы
  Металлургический заводы
  Чеканка и механические мастерские
  Стекольная промышленность
  Тип поверхности:
  Катушки
  Заготовки и брусья
  Литье
@@ -21982,53 +21701,50 @@
  Формула краски, устойчивая к атмосферным воздействиям;
  Прочный акриловый наконечник легко маркирует на гладких, шероховатых и ржавых металлических поверхностях;
  Круглый наконечник среднего размера позволяет наносить точные отметки;
  Толщина линии: 2-4 мм;
  Температура нанесения: от -29°C до + 55°C;
  Сделано в США.</t>
   </si>
   <si>
     <t>1377.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер смываемый Markal SL 130, от +5°C до +40°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">SL.130 Paint Marker маркер с жидким мелом. Предназначен для временной маркировки на ткани и других поверхностях, легко стирается водой с гладких непористых поверхностей не оставляя разводов и признаков маркировки. Ударопрочный пластиковый корпус и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленный условиях длительное время.
 Особенности и преимущества
 	 Маркировка легко удаляется с помощью воды, не оставляя разводов и следов краски;
 	 Цветовая палитра из 6 цветов идеально подходит для временной маркировки, контроля качества и контроля деталей;
 	 Износостойкий наконечник обеспечивает длительную работу маркера;
 	 Наконечник с клапаном регулирует подачу краски, позволяя наносить маркировку равномерно и без разрывов;
 	 Температурный диапазон использования маркера: от 5°C до 40°C;
 	 Термостойкость до 80°C; 
 </t>
   </si>
   <si>
-    <t>402.57000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Маркер кислотный по металлу для маркировки травлением Markal SC.800 (корпус без картриджа)</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер SC.800 представляет собой корпус из химически стойкого пластика для заправки специальными картриджами c кислотным раствором.
  SC.800 кислотный маркер для нанесения маркировки посредством дозированной подачи кислоты на поверхность металла. Травление металла происходит непосредственно в том месте, где прошелся наконечник маркера. Маркер SC.800 представляет собой корпус из химически стойкого пластика для заправки специальными картриджами c раствором кислот. 
  Используемые поверхности
 	Сталь
 	Медь
 	Никель
 	Свинец
 	Бронза
  Используется в:
 	Ремонтно-эксплуатационные работы
 	Промышленность
 	Изготовление металла
  Особенности и преимущества
 	Постоянная маркировка методом травления для идентификации на различных металлических поверхностях
 	В отличие от карандашей или краски, не размазывается, не трескается, не отслаивается и не откалывается
 	Портативный, не требует питания или подачи воздуха
 	Идеально подходит для идентификации, безопасности и предотвращения краж
 	Картриджи в комплект не входят
  </t>
   </si>
   <si>
     <t>3942.00000000 руб.</t>
@@ -22133,121 +21849,118 @@
 </t>
   </si>
   <si>
     <t>Желтый флюоресцентный</t>
   </si>
   <si>
     <t>506.25000000 руб.</t>
   </si>
   <si>
     <t>Маркер-карандаш Markal Heat stik HT-34, от +204°C до +982 °C, 9.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">HT-34 Paintstik белый маркер с твердой краской предназначен для использования в суровых условиях металлургических производств для маркировки горячих слябов, блюмов, рулонов, листа, чушек, отливок, поковок, катушек или труб. Маркер может использоваться и на других производствах для маркировки на раскаленных поверхностях от +204°С до +982°С. Твердый стержень с термостойкой краской начинает плавиться только при достижении температуры +204°C и не выгорает до +982°C. Износостойкая краска сохраняет свой цвет, не течет, не отшелушивается и не трескается. Для защиты персонала от температурного воздействия предлагаются на выбор деревянные и удлиненные металлические держатели. Наиболее экономичный и доступный способ маркировки горячего металла во многих отраслях металлургии.
 Особенности и преимущества
 	 Карандаш маркирует на раскаленной поверхности заготовок, катушек, пластин, слитков и других металлических горячих поверхностях;
 	 Дольше служит, чем мелки для горячих поверхностей;
 	 Краска не обесцвечивается, не трескается и не отшелушивается;
 	 Быстросохнущая маркировка не повреждается во время обработки или при погружении в ванну с холодной водой;
 	 Краска оставляет долговечную высокоэффективную маркировку;
 	 Доступен в 2 размерах: стандартный 9,5 мм и большой 19 мм;
 	 Температурный диапазон использования маркера: от 204°C до 982°C;
 	 Сделано в США. 
 </t>
   </si>
   <si>
-    <t>376.38000000 руб.</t>
+    <t>398.25000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный для труднодоступных мест Markal Dura-Ink 5, 1 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Перманентный фетровый маркер на основе чернил Dura-Ink® 5 с удлиненным сверхтонким наконечником предназначен для точной маркировки, идеально подходит для отметок внутри отверстий, на кронштейнах или в труднодоступных местах. Быстросохнущие чернила промышленного качества позволяют маркировать практически любые поверхности, устойчивы к износу и к атмосферным воздействиям.
 Особенности и преимущества
 	 Удлиненный наконечник идеально подходит для маркировки через сквозные отверстия и труднодоступные места;
 	 Микронаконечник предназначен для точной маркировки на небольших поверхностях;
 	 Промышленные чернила водостойкие и не размазываются;
 	 Прочный пластиковый корпус и металлический наконечник предотвращают повреждения на рабочем месте или предприятии;
 	 Встроенный зажим служит для удобного хранения в кармане и предотвращает от скатывания с рабочей поверхности;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья. 
  </t>
   </si>
   <si>
-    <t>384.75000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Маркер промышленный перманентный для пластика Markal Plastic Ear Tag, 5 мм</t>
   </si>
   <si>
     <t>Всепогодный перманентный маркер Markal Plastic Tag Marker. Уникальная формула чернил позволяет оставлять отчетливую маркировку длительное время на пластиковых поверхностях. Приводимый в действие клапаном наконечник выпускает чернила, стойкие к атмосферным изменениям и Уф-излучению. Идеальное решение для маркировки ушных бирок для животных.
 Особенности и преимущества
  Уникальная формула чернил оставляет хорошо видимую длительную маркировку на полиуретановых пластиковых поверхностях.
  Идеально подходит для наружного применения, так как устойчив к выцветанию и атмосферным изменениям.
  Алюминиевый корпус предназначен для жестких условий работы.
  Зажим на крышке позволяет удобно хранить маркер в кармане и предотвращает его от скатывания с рабочей поверхности.
  Сделано в США.</t>
   </si>
   <si>
     <t>909.90000000 руб.</t>
   </si>
   <si>
     <t>Маркер для пломбирования Markal Security Check Paint Marker, от + 200°C</t>
   </si>
   <si>
     <t>Markal Security Check Paint Marker обеспечивает удобный визуальный метод  наблюдения для идентификации вибрирующего ослабления или повреждения в муфте, болтах, крепежных и сборных деталях. Яркая, хорошо заметная краска, после высыхания функционирует как пломба, которая легко ломается при попытке откручивания или вскрытия. Специальная краска устойчива к воздействию УФ-лучей, атмосферных осадков, кислот, растворителей, тормозной жидкости, масел и бензина. Безопасна для большинства поверхностей за счет отсутствия в составе ксилола, и в то же время обеспечивает прекрасное сцепление с металлом. Идеально подходит для контроля резьбовых соединений в тормозных системах автомобилей и другой подвижной техники.
 Особенности и преимущества
 	 Хорошо видимая надпись для быстрой и легкой визуальной проверки: индикатор безопасности индикаторная пломба способствует (облегчает) обнаружению случайного или злонамеренного изменения.
 	 Превосходное сцепление на многих поверхностях при использовании на сжатие арматуры, болтов, муфт, запасных и сборочных деталей после того, как они приняли надлежащее напряжение или положение.
 	 Краска не содержит тяжелые металлы и безопасна как для металла, так и для пользователя.
 	 Эффективный объем краски (50 мл) не только больше по сравнению с другими продуктами на рынке, но и служит для более длительного периода использования и уменьшения времени простоя работы.
 	 Температурный диапазон использования: от 20°C до 70°C.
 	 Термостойкость маркировки: 200°C.
-Комплектация: Флакон краски и две насадки</t>
+ Комплектация: Флакон краски и две насадки</t>
   </si>
   <si>
     <t>1456.65000000 руб.</t>
   </si>
   <si>
     <t>Маркер промышленный перманентный Markal Paint-Riter Plus Aerospace, от -46°C до +66°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер Markal Paint-Riter™ + Aerospace - это предварительно сертифицированный маркер с жидкой краской, который соответствует строгим аэрокосмическим требованиям. Отчет об элементном анализе публикуется для каждой партии, чтобы гарантировать низкие уровни хлоридов, галогенов, серы и металлов с низкой температурой плавления, указанные в спецификациях GE D50TF8 и Rolls-Royce EMS 56752. Когда воздух становится разреженным, этот аэрокосмический маркер Markal Paint-Riter™ + Aerospace с его надежным наконечником и чернилами с низким уровнем коррозии без проблем устоит. Он отлично пишет почти на всех поверхностях и особенно используется на металлических материалах. Идеально подходит для областей, где важна маркировка с низким уровнем коррозии, например, в аэрокосмической, металлургической или автомобильной промышленности. Естественно, его чернила также водонепроницаемы и обладают высокой устойчивостью ко многим растворителям и краскам.
  Особенности и преимущества:
  Партии маркеров проходят сертификацию и соответствуют строгим требованиям аэрокосмической техники GE D50TF8 и Rolls-Royce EMS 56752;
  Быстросохнущая, долговечная и устойчивая к износу и атмосферным воздействиям формула жидкой краски;
  Краска не содержит ксилола и толуола;
  Наконечники с клапаном для лучшего контроля потока;
  Прочные металлические корпуса обеспечивают большую емкость краски;
  Колпачки с зажимами позволяют легко хранить и использовать даже в рабочих перчатках;
  В линейке имеется 4 цвета: черный, белый, желтый и красный;
  Толщина линии: 3 мм;
  Температура нанесения: от -46 °C до + 66 °C;
  Сделано в США.
  </t>
   </si>
   <si>
-    <t>565.79000000 руб.</t>
+    <t>962.55000000 руб.</t>
   </si>
   <si>
     <t>Маркер промышленный перманентный Markal Dura-Ink 200, скошенный накочненик, 9.5-16 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Перманентный маркер DURA-INK 200. Имеет наконечник увеличенного размера для создания больших, хорошо видимых знаков. Сверхбольшой промышленный ствол содержит больше чернил для более длительного срока службы маркировки. Скошенный наконечник позволяет менять толщину линии. Не содержит ксилола. Поверхности: металл, листовой металл, паллеты, пластик, стекло, дерево, картон, текстиль.
 Особенности и преимущества
 	 Универсальный широкий наконечник оставляет как широкую, так и среднюю маркировку;
 	 Прочный наконечник сохраняет форму;
 	 Большой запас чернил обеспечивает длительное использование маркера;
 	 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см. DURA-INK 200- Low Corrosion Color;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Толщина линии: 9,5 мм или 16 мм.
 </t>
   </si>
   <si>
     <t>961.20000000 руб.</t>
   </si>
   <si>
     <t>Маркер смываемый Markal Pro-Wash D, быстросохнущий, от -18°C до +66 °C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">PRO-WASH D маркер с жидкой быстросохнущей краской. Легко удаляется моющим раствором с непористых поверхностей, не оставляя разводов. Благодаря своей уникальной формуле, краска оставляет отчетливую маркировку на поверхности до тех пор, пока не потребуется ее удаления. Идеально подходит для контроля качества, монтажных работ и выявления дефектов. Ударопрочный пластиковый корпус и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленный условиях длительное время.
  Быстросохнущая краска легко удаляется, не оставляя разводов;
 	 Маркировка может быть удалена с помощью моющего раствора с содержанием кислотности 10 pH и выше;
@@ -22382,74 +22095,76 @@
   </si>
   <si>
     <t xml:space="preserve">Меловой маркер-спрей edding 8875 – это специальное решение для разметки особо глубоких отверстий в труднодоступных местах. Маркер с запатентованным насосным механизмом для нанесения несмываемой маркировки в труднодоступных местах, практически на всех материалах. Насадка индивидуальной формы мелового спрея позволяет наносить маркировку через просверленные отверстия глубиной 50 - 100 мм и диаметром 3 - 13 мм. Можно использовать под любым углом и на любой высоте, даже над головой. Непостоянный мел легко стирается с закрытых поверхностей для быстрой корректировки.
 	Подходит для отверстий глубиной до 100 мм и диаметром 3-13 мм.
 	Запатентованный насосный механизм, применяемый под любым углом и на любой высоте, распыляющий зеленый мел для удобства нанесения маркировки.
 	Краска в маркере рассчитана примерно на 250 распылений.
 	Универсальный компаньон для любых задач, связанных с профессиональными ремесленными работами в промышленности или домашними работами по благоустройству дома.
 	Наконечник защищает от нежелательного попадания брызг.
 	Маркер не имеет крышки, поэтому им легко пользоваться одной рукой.
 Особенности
  На маркере есть ограничитель, который защищает от непреднамеренного распыления. Колпачок не предусмотрен, поэтому маркер можно легко использовать одной рукой. Интенсивный и привлекательный цвет, заметный практически на всех поверхностях. Высококачественный фирменный продукт.
 Применение
  Для установки направляющих для полок, металлических направляющих, или светильников необходима разметка через очень глубокие отверстия
 Инструкция
  Встряхните спрей маркер для труднодоступных мест. Поверните ограничитель на колпачке и разместите так, чтобы он мог войти в паз. Поместите наконечник маркера в просверленное отверстие, а затем надавите на маркер. Зеленым мелом на поверхность будет нанесена маркировка. Используйте маркировку для точного сверления. Неоновый зеленый мел легко стирается, не оставляя следов.
 Поверхности
  Бетон, камень, кафельная плитка, металл, сталь, железо, древесина, алюминий, нержавеющая сталь, пластмасса, затирка для кафельных швов, камень, газобетон, цемент, гранит, гипсовая штукатурка. </t>
   </si>
   <si>
     <t>1512.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска для мечения животных Markal All-Weather Paintstik, флуоресцентный, от+4 до 54°C, 20 мм</t>
   </si>
   <si>
-    <t>All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
+    <t>Качественные маркеры. Долго держится на животном. Производство США
+All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
  Характеристики: 
 		 Стойкая краска для более длительной идентификации;
 		 Устойчив к погодным условиям и воде;
 		 Нетоксичен, безопасен для  домашнего скота;
 		 Широкая цветовая гамма на выбор;
 		 Пишет в сухих и мокрых условиях;
 		 Толщина линии: от 20 мм;
 		 Температура нанесения: от+4°C до +54°C;
  Вид маркируемой поверхности: 
 		 Идеально подходит для мечения коров
 		 Маркировка свиней и свиней для прививки, сортировки, разведения и идентификации
 		 Мясной скот для сортировки и идентификации
 		 Овцы для сортировки и идентификации
  Сделано в США.</t>
   </si>
   <si>
     <t>263.25000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска для мечения и маркировки животных Markal All-Weather Paintstik, от+4 до +54 °C, 20 мм</t>
   </si>
   <si>
-    <t xml:space="preserve">All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
+    <t xml:space="preserve">Качественные маркеры. Долго держится на животном. Производство США
+All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
  Характеристики: 
 		 Стойкая краска для более длительной идентификации;
 		 Устойчив к погодным условиям и воде;
 		 Нетоксичен, безопасен для  домашнего скота;
 		 Широкая цветовая гамма на выбор;
 		 Пишет в сухих и мокрых условиях;
 		 Толщина линии: от 20 мм;
 		 Температура нанесения: от+4°C до +54°C;
  Вид маркируемой поверхности: 
 		 Идеально подходит для мечения коров
 		 Маркировка свиней и свиней для прививки, сортировки, разведения и идентификации
 		 Мясной скот для сортировки и идентификации
 		 Овцы для сортировки и идентификации
  Сделано в США.
  </t>
   </si>
   <si>
     <t>229.50000000 руб.</t>
   </si>
   <si>
     <t>Маркер-карандаш Markal Meat Marker для маркировки мяса, 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Markal Meat - маркер-карандаш для маркировки мяса. Единственный маркер, зарегистрированный NSF для использования на проверенных Министерством сельского хозяйства США мясоперерабатывающих заводах в США. Новый улучшенный маркер дает вдвое больше надписей с одного маркера и большую прочность на поломку. Идеально подходит для маркировки непосредственно на тушах животных и других частях. Продается в упаковке по 12 штук. 
  Характеристики: 
@@ -22853,109 +22568,109 @@
   </si>
   <si>
     <t>2535.29000000 руб.</t>
   </si>
   <si>
     <t>Карман на магните для документов</t>
   </si>
   <si>
     <t>Карман горизонтальный для маркировки, с магнитным креплением, 105 x 38 мм</t>
   </si>
   <si>
     <t>Карман для маркировки с двумя магнитными полосами на обратной стороне. Фиксируется на металлической поверхности. 
  Применяется для размещения маркировочной информации на металлических поверхностях, таких как складские полки, стеллажи и металлические контейнеры. 
  Синяя подложка-основа и прозрачное окошко выполнены из износостойкого полипропилена. Не бликует, что удобно для сканирования, нет необходимости вынимать маркировочный вкладыш. Вкладыш с информацией легко и удобно заменять.
  Размер вкладыша: 105 х 38 мм (Ш х В)
  Внешние размеры: 108 х 41 мм (Ш х В)
  Плотность синей основы: 300 мкм
  Плотность верхнего прозрачного слоя: 180 мкм
  Крепление: 2 магнитные полоски
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>70.80000000 руб.</t>
+    <t>76.80000000 руб.</t>
   </si>
   <si>
     <t>Карман горизонтальный для маркировки, с магнитным креплением, 155 x 64 мм</t>
   </si>
   <si>
     <t>Карман для маркировки с двумя магнитными полосами на обратной стороне. Фиксируется на металлической поверхности. 
  Применяется для размещения маркировочной информации на металлических поверхностях, таких как складские полки, стеллажи и металлические контейнеры. 
  Синяя подложка-основа и прозрачное окошко выполнены из износостойкого полипропилена. Не бликует, что удобно для сканирования, нет необходимости вынимать маркировочный вкладыш. Вкладыш с информацией легко и удобно заменять.
  Размер вкладыша: 155 x 64 мм (Ш x В)
  Внешние размеры: 157 x 69 мм (Ш x В)
  Плотность синей основы: 300 мкм
  Плотность верхнего прозрачного слоя: 180 мкм
  Крепление: 2 магнитные полоски
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>85.44000000 руб.</t>
+    <t>93.76000000 руб.</t>
   </si>
   <si>
     <t>Карман горизонтальный для маркировки, с магнитным креплением, 1/2 A5</t>
   </si>
   <si>
     <t>Карман для маркировки с двумя магнитными полосами на обратной стороне. Фиксируется на металлической поверхности. Прекрасный инструмент для маркировки складских металлических стеллажей и контейнеров.
  Синяя подложка-основа и прозрачное окошко выполнены из износостойкого полипропилена. Не бликует. Прозрачный верх позволяет сканировать штрих код, не вынимая его. Вкладыш с информацией легко и удобно заменять.
  Размер вкладыша: 1/2 A5 (215 x 74 мм)
  Внешний размер кармана: 218 x 77 мм
  Плотность синей основы: 300 мкм
  Плотность верхнего прозрачного слоя: 180 мкм
  Крепление: 2 магнитные полоски
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>113.92000000 руб.</t>
+    <t>124.80000000 руб.</t>
   </si>
   <si>
     <t>Карман горизонтальный для маркировки, с магнитным креплением, 160 x 120 мм</t>
   </si>
   <si>
     <t>Карман для маркировки с двумя магнитными полосами на обратной стороне. Фиксируется на металлической поверхности.
  Применяется для размещения маркировочной информации на металлических поверхностях, таких как складские полки, стеллажи и металлические контейнеры.
  Синяя подложка-основа и прозрачное окошко выполнены из износостойкого полипропилена. Не бликует, что удобно для сканирования, нет необходимости вынимать маркировочный вкладыш. Вкладыш с информацией легко и удобно заменять.
  Внешние размеры: 160 х 120 мм (Ш х В)
  Плотность синей основы: 300 мкм
  Плотность верхнего прозрачного слоя: 180 мкм
  Крепление: 2 магнитные полоски
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>91.20000000 руб.</t>
+    <t>100.16000000 руб.</t>
   </si>
   <si>
     <t>Карманы подвесные для маркировки</t>
   </si>
   <si>
     <t>Карман для маркировки Durable, А7, 100 штук</t>
   </si>
   <si>
     <t>Карман для маркировки формата A7. Открыт сверху.Отверстие для подвеса .
 100 штук в упаковке</t>
   </si>
   <si>
     <t>6699.53000000 руб.</t>
   </si>
   <si>
     <t>Карман для маркировки Durable, A6, 100 штук</t>
   </si>
   <si>
     <t>Карман для маркировки формата A6. Открыт сверху.Отверстие для подвеса .
 100 штук в упаковке</t>
   </si>
   <si>
     <t>8619.07000000 руб.</t>
   </si>
   <si>
@@ -24321,58 +24036,59 @@
     <t>258.00000000 руб.</t>
   </si>
   <si>
     <t>Пенал школьный Brunnen Hearts, с наполнением, 19.5 х 13.5 х 3.5 см</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Один из самых романтических пеналов с 2 отделениями от Brunnen - Сердца. Яркий принт с разноцветными сердечками подойдет любой маленькой моднице, два функциональных отделения позволят систематизировать все необходимое для школы, ну а брелок-звездочка дополнит образ пенала. В каждом пенале вас ждут - 9 цветных трехгранных карандашей Lyra, 2 простых, линейка 16 см,двойная точилка, ластик, кошелечек для денег с застежкой на липучке и трафарет для рисования.
 	 Размер: 19,5 х 13,5 х 3,5 см. 
 </t>
   </si>
   <si>
     <t>Сердечки</t>
   </si>
   <si>
     <t>1663.20000000 руб.</t>
   </si>
   <si>
     <t>Пенал школьный Brunnen Monstertruck, с наполнением, 19.5 х 13.5 х 3.5 см</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Пенал с 2 отделениями и наполнением Brunnen – Грузовик-монстр. 
 	 Яркий принт с машиной на огромных колесах сразу приковывает к себе взгляд, а два функциональных отделения позволят систематизировать все необходимое для школы, ну и нельзя забывать о ярком брелоке в виде пламени. 
 	 Размер: 19,5 х 13,5 х 3,5 см.
-Наполнение:
-[...6 lines deleted...]
-	Кармашек для мелочи на липучке
+ Наполнение НЕ КИТАЙ, от немецких производителей BRUNNEN и LYRA:
+	9 цветных карандашей большой толщины Lyra (Германия);
+	2 чернографитных карандаша Lyra (Германия),
+	Ластик Brunnen (Германия);
+	Линейка 17 см Brunnen (Германия);
+	Металлическая точилка Brunnen (Германия);
+	Трафарет для рисования Brunnen (Германия);
+	Расписание занятий Brunnen (Германия);
+	Кармашек для мелочи на липучке Brunnen (Германия). 
 </t>
   </si>
   <si>
     <t>Машина</t>
   </si>
   <si>
     <t>1993.01000000 руб.</t>
   </si>
   <si>
     <t>Пенал школьный Brunnen Birds, с наполнением, 19.5 х 13.5 х 3.5 см</t>
   </si>
   <si>
     <t xml:space="preserve">Пенал с 2 отделениями и наполнением Brunnen "Птички". Яркий принт с жителями леса выполнен в приятных глазу цветах, а два функциональных отделения позволят систематизировать все необходимое для школы, ну а дополнительного шика придает брелочек-облачко. 
  Размер: 19,5 х 13,5 х 3,5 см. 
  Наполнение пенала "Птички":
 	9 цветных трехгранных карандашей Lyra,
 	линейка 17 см, 
 	металлическая двойная точилка, 
 	ластик, 
 	кошелечек для денег с застежкой на липучке, 
 	таблица для расписания, 
 	шаблон для рисования.
 </t>
   </si>
   <si>
@@ -24446,53 +24162,50 @@
     <t>Подставки для клейкой ленты</t>
   </si>
   <si>
     <t>Подставка Durable Vegas, для клейкой ленты, размер ленты 19 мм х 33 м, 150 x 75 x 75 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Подставка для клейкой ленты с утяжеленным основанием. Клейкая лента в комплекте, матовая, можно писать (ширина 19 мм, длина 33 м). Размер: 150 x 75 x 75 мм Для оформления рабочего стола в едином стиле смотрите другие аксессуары серии VEGAS.
 </t>
   </si>
   <si>
     <t>3156.65000000 руб.</t>
   </si>
   <si>
     <t>Подставки для пишущих инструментов</t>
   </si>
   <si>
     <t>Стакан для письменных принадлежностей Durable Trend, 80 х 102 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Практичный устойчивый стаканчик для пишущих принадлежностей. Сделан из плотного глянцевого пластика ярких оттенков. Размеры: диаметр 80  мм, высота 102 мм
 </t>
   </si>
   <si>
-    <t>140.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Органайзер для канцелярии Durable Vegas, 3 глубоких и 2 мелких отделения</t>
   </si>
   <si>
     <t>Подставка для карандашей и ручек D7720.
  Эксклюзивный дизайн, высокой качество пластика.
 5 отсеков различного размера для удобного хранения пишущих принадлежностей.</t>
   </si>
   <si>
     <t>2500.34000000 руб.</t>
   </si>
   <si>
     <t>Стакан для пишущих принадлежностей Durable Varicolor, 79 x 100 x 79 мм, пластик</t>
   </si>
   <si>
     <t>Привлекательная подставка для письменных принадлежностей. Лаконичный дизайн. Особо устойчива даже при 100% наполнении. Прорезиненные антискользящие ножки. 
 Отлично сочетается с другими предметами серии VARICOLOR Smart Office и боксами VARICOLOR.
 Размеры:  79 x 100 x 79 мм (Ш x В x Д)</t>
   </si>
   <si>
     <t>2424.84000000 руб.</t>
   </si>
   <si>
     <t>Стакан для ручек Durable Eco</t>
   </si>
   <si>
@@ -24662,50 +24375,56 @@
   <si>
     <t>Степлер Rapid T1 – это изящный и стильный степлер для несложных операций. Стальной магазин способен загружать сразу два стапеля скобы. Встроенный скобоудалитель, прорезиненная основа и способность скреплять до 15 листов существенно облегчит вам работу. Упакован в блистер.
 Комплектация: Степлер и коробка скоб.</t>
   </si>
   <si>
     <t>68.84000000 руб.</t>
   </si>
   <si>
     <t>Степлер канцелярский средний Rapid E26, 24/6, 26/6, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">Легкий в использовании полузагрузочный степлер Rapid Е26. Металлический механизм и покрытие из блестящего пластика создают гармоничный дизайн. Оснащен функцией скобозабивания и временного сшивания. Скоординирован по дизайну с дыроколом EC20. Упакован в блистер.
  </t>
   </si>
   <si>
     <t>99.25000000 руб.</t>
   </si>
   <si>
     <t>Скобы для степлера Rapid, № 10, гальванизированные, 1000 штук, картонная коробка</t>
   </si>
   <si>
     <t>6.05000000 руб.</t>
   </si>
   <si>
     <t>Скобы для степлера Rapid, №10, гальванизированные, 3 x 1000 штук, блистер</t>
+  </si>
+  <si>
+    <t>Скобы Rapid 10 (Рапид 10) используются в офисных степлерах Рапид серии TEN и в плаерах E10, F10, F11.
+ Оцинкованные.
+ Высота скобы: 4 мм.
+ 3 картонных упаковки по 1000 штук в блистере.</t>
   </si>
   <si>
     <t>33.65000000 руб.</t>
   </si>
   <si>
     <t>Папки и скоросшиватели</t>
   </si>
   <si>
     <t>Папки-скоросшиватели для документов</t>
   </si>
   <si>
     <t>Папка для брошюровки Durable Durabind, до 30 листов, А4</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURABIND® - прекрасный инструмент для презентабольного сшивания документов.
 	Простая и удобная система брошюроки документов
 	Вмещает от 1 до 30 листов формата А4
 	Идеально подходит для формирования отчетов, раздаточных материалов, рефератов и т.д.
 	Прозрачная фронтальная обложка и цветная задняя
 	Выдвижная перфорация: возможность подшивать в папки на кольцах
 	 Руководство к использованию:
 	Вставьте документы в папку и скрепите степлером в четырех местах, указанных на корешке папки.
 	Снимите защитную ленту с самоклеящегося слоя на корешке верхней обложки и загните обложку налево так, чтобы клейкий слой полностью закрыл места скрепления степлером. Плотно прижмите.
 	Теперь отогните верхнюю прозрачную обложку обратно.
@@ -25489,51 +25208,51 @@
 	 • плотный полипропилен высокого качества
 	 • цветной пластиковый клип "антистресс"
 	 • цвет - инструмент группирования документов и их быстрого поиска
 	 • для документов формата А4
 	 • вместительность: от 1 до 30 листов
 </t>
   </si>
   <si>
     <t>299.11000000 руб.</t>
   </si>
   <si>
     <t>Папка с клипом Durable Duraquick, до 20 листов, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURAQUICK® - прекрасный инструмент для эффективной работы с важными бумагами. Не требует перфорирования документов.
 	выполнена из высококачественного полипропилена
 	верхняя обложка прозрачная, нижняя - цветная
 	плоский пластиковый клип для надежной фиксации неперфорированных документов
 	оптимальное решение для докладов, отчетов, раздаточных материалов и т.д.
 	вместительность: от 1 до 20 листов
 	для документов формата А4
 </t>
   </si>
   <si>
-    <t>126.18000000 руб.</t>
+    <t>229.42000000 руб.</t>
   </si>
   <si>
     <t>Папка с клипом Durable Duraswing Transparent, до 30 листов, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURASWING® - прекрасный инструмент для эффективной работы с важными бумагами. Не требует перфорирования документов.
 	выполнена из высококачественного полипропилена
 	прозрачная обложка
 	пластиковый клип цвета графит для надежной фиксации неперфорированных документов
 	оптимальное решение для докладов, отчетов, раздаточных материалов и т.д.
 	вместительность: от 1 до 30 листов
 	для документов формата А4
 </t>
   </si>
   <si>
     <t>392.04000000 руб.</t>
   </si>
   <si>
     <t>Перфорация для папок Durable Duraclip, самоклеящаяся основа, 80 мм, 10 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURACLIP® гарантирует профессиональный вид и надежную защиту документов.
 	Планка для подшивания DURACLIP® в папки на кольцах и регистраторы
@@ -25576,59 +25295,50 @@
     <t>Папки-органайзеры</t>
   </si>
   <si>
     <t>Папка Durable на резинках, с карманом для маркировки, до 150 листов, А4</t>
   </si>
   <si>
     <t xml:space="preserve">Папка на резинках А4 формата из ПВХ. Карман для маркировки на верхней обложке. Емкость до 150 листов.
 </t>
   </si>
   <si>
     <t>Папка бокс Durable, с 3 клапанами на резинках, пластик, до 150 листов, А4</t>
   </si>
   <si>
     <t xml:space="preserve">Папка бокс из полипропилена с тремя клапанами, на резинках, особо широкая.
 Емкость: до 150 листов.
 </t>
   </si>
   <si>
     <t>Папка многоцелевая Durable Multifile, полипропилен</t>
   </si>
   <si>
     <t>MULTIFILE - полупрозрачная папка из полипропилена с двумя внутренними клапанами. Закрывается на пластиковый замочек, на верхней обложке карман для визитки. Имеет дополнительную пластиковую полосу с перфорацией для архивации в папках на кольцах.</t>
   </si>
   <si>
     <t>357.19000000 руб.</t>
-  </si>
-[...7 lines deleted...]
-    <t>359.37000000 руб.</t>
   </si>
   <si>
     <t>Папка картонная Brunnen, с резинкой, 3 клапана, А4</t>
   </si>
   <si>
     <t>Картонная ламинированная папка Brunnen на резинке. Имеет три широких клапана для надёжной фиксации листов. Внутри есть поле для отметки, кому принадлежит папка.
  Подходит для листов формата А4.
  Два дизайна: Щенок и лошади
  Материал: Картон
 Фиксация: На резинке</t>
   </si>
   <si>
     <t>89.00000000 руб.</t>
   </si>
   <si>
     <t>Папка-регистратор Brunnen, A4, 10 отделений, пластик</t>
   </si>
   <si>
     <t>Папка-портфель с разделителями Brunnen – идеальное решение для хранения и систематизации документов. Имеет 10 отделений и цветные табуляторы к ним, которые можно самостоятельно маркировать. 
  Стильный и яркий дизайн прекрасно подойдёт для документов, связанных с туристическим поездками. Плотный пластик и надежная фиксация резинкой за пуговицу позволяют с комфортом перевозить важные бумаги.
  Подходит для листов формата А4.
  Материал: Пластик
  Два дизайна: Тропики и Лондон 
  Вмещает формат: А4</t>
   </si>
@@ -25730,51 +25440,51 @@
  Папка-органайзер от DURABLE - прекрасное решение для работы с документами и проектами, ведения личных дел. Сортировка бумаг и удобный доступ к ним за счёт встроенных разделителей.
 	Папка-органайзер с 5 разделителями для документов формата А4
 	В каждом отделении скоросшиватель для фиксации перфорированных документов. Ёмкость отделения - до 20 листов
 	Планка для защиты документов от случайного разрыва в месте фиксации
 	Карман для титульного листа или бланка на фронтальной обложке
 	Карман для документов на задней обложке
 	Полоса для маркировки на корешке
 	Комплектуется подвесной шиной (арт. 1531). Возможность использовать в подвесных архивных системах
 	Поставляется с табуляторами и этикетками для маркировки
 	Быстрое и удобное оформление титульного листа при помощи бесплатной он-лайн программы DURAPRINT®
 </t>
   </si>
   <si>
     <t>Папка-скоросшиватель для документов Durable, с боковой перфорацией, А4</t>
   </si>
   <si>
     <t>Папка для документов А4 из цветного пластика с прозрачной передней обложкой, с возможностью использования в качестве подвесной регистратуры. 
  Универсальная перфорация на корешке позволяет подшивать папку Durable D2560 в регистратор или в папку на кольцах. Треугольный карман внутри папки на задней обложке. Разъемы для 50 мм. табулятора. 
  Подвесная шина арт. 1531 в комплект не входит.
  Цвета:
  03 - красный
  06 - голубой
  10 - серый</t>
   </si>
   <si>
-    <t>270.13000000 руб.</t>
+    <t>609.84000000 руб.</t>
   </si>
   <si>
     <t>Папка-скоросшиватель для бумаг Durable Economy, А4, пластик</t>
   </si>
   <si>
     <t>Папка скоросшиватель для бумаг А4 из пластика с цветной задней обложкой и прозрачной верхней обложкой. Карман внутри на задней обложке. Дополнительно: подвесная шина арт. 1531, в комплект не входит.</t>
   </si>
   <si>
     <t>Папка подвесная Durable, с табулятором, полипропилен</t>
   </si>
   <si>
     <t>Папка подвесная Durable D2563 из полипропилена с табулятором. Дно папки расширяется в зависимости от кипы бумаг.
 Цвет - серый.</t>
   </si>
   <si>
     <t>621.46000000 руб.</t>
   </si>
   <si>
     <t>Папка подвесная Durable, с табулятором 60 мм, скоросшиватель, А4</t>
   </si>
   <si>
     <t>Папка подвесная А4 Durable D2563 с табулятором 60 мм. Одна сторона обложки прозрачная, другая серая. Скоросшиватель (80х80) внутри для фиксации документов.
 Цвет - серый.</t>
   </si>
   <si>
@@ -25912,51 +25622,51 @@
     <t>Скрепкошина для брошюровки бумаг Durable, до 50 листов, толщина 5 мм, A5, пластик</t>
   </si>
   <si>
     <t>Скрепкошина для сшивания неперфорированных документов формата А5. Длина мм: 210 Ширина мм: 13 Глубина мм: 5 Скрепляет до 50 листов.</t>
   </si>
   <si>
     <t>75.77000000 руб.</t>
   </si>
   <si>
     <t>Скрепкошина для брошюровки бумаг Durable, от 40 до 120 листов, толщина 12 мм, А4, пластик</t>
   </si>
   <si>
     <t>Скрепкошина для сшивания неперфорированных документов А4. Длина мм: 297 (A4) Ширина мм: 13 Глубина мм: 12 Скрепляет от 40 до 120 листов.</t>
   </si>
   <si>
     <t>105.36000000 руб.</t>
   </si>
   <si>
     <t>Обложка для документов А4 Durable, для использования со скрепкошинами, 180 мкм, до 100 листов</t>
   </si>
   <si>
     <t>Обложки для скрепкошин A4 D2919
 Обложки для скрепкошин, А4 формата. Подходят ко всем типам скрепкошин. Вмещают до 100 листов.</t>
   </si>
   <si>
-    <t>29.70000000 руб.</t>
+    <t>54.00000000 руб.</t>
   </si>
   <si>
     <t>Обложка для документов А4 Durable, для использования со скрепкошинами, до 100 листов, 10 штук</t>
   </si>
   <si>
     <t>Обложки для документов A4 D2926
  Прозрачные обложки для документов из ПП в розничной упаковке по 10 штук. Вмещают до 100 листов.</t>
   </si>
   <si>
     <t>Скрепкошина для документов Durable, до 60 листов, толщина 6 мм, A4, пластик</t>
   </si>
   <si>
     <t>Пластиковые скрепкошины в розничной упаковке. Закругленный угол позволяет легко вставлять документы. Скрепляет до 60 листов А4.</t>
   </si>
   <si>
     <t>85.38000000 руб.</t>
   </si>
   <si>
     <t>Обложка для документов для использования со скрепкошинами А4 Durable, 150 мкм, до 100 листов</t>
   </si>
   <si>
     <t>Обложки для документов А4 формата, из ПП. Подходят для работы со всеми скрепкошинами. Вмещают до 100 листов.</t>
   </si>
   <si>
     <t>48.61000000 руб.</t>
@@ -26270,51 +25980,51 @@
   <si>
     <t>Весы Dymo М2 для взвешивания корреспонденции и небольших посылок, весом до 2 кг. Есть функции выставления нуля и фиксирования измеренной величины.
 Технические характеристики
  Тип: Электронный
  Шаг измерения: 1 гр
  Максимальный вес (емкость): 2 кг
  Минимальная загрузка: 4 г
  Автоматическое закрывание
  Размер платформы: 150 мм
  Батарейки в комплекте
  Customs code 8423819000
  Экран
  Дисплей ЖК
  Энергопитание
  Требования к питанию: 3 x AAA/LR03
  Цвет товара: Черный
  Руководство на электронные почтовые весы в pdf</t>
   </si>
   <si>
     <t>Цифровой</t>
   </si>
   <si>
     <t>Dymo</t>
   </si>
   <si>
-    <t>6400.00000000 руб.</t>
+    <t>5924.00000000 руб.</t>
   </si>
   <si>
     <t>Весы электронные Dymo M5 Mailing Scale 5 kg EMEA, шаг измерения 2 гр, до 5 кг</t>
   </si>
   <si>
     <t>Дополнительные характеристики
  Автоматическое закрывание
  Размер платформы 200 мм
  Минимальная загрузка 4 г
  Подключенный к ПК
  Дисплей ЖК
  Размеры (ШхГхВ) 235 x 211 x 46 мм
  Вес 1500 г
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Модель M5
  ЖК дисплей есть
  Максимальный вес, кг 5
  Тип электронный
  Деление шкалы 1г
  Автоматическая установка нуля да
  Автоматическое отключение да
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
@@ -26485,93 +26195,93 @@
   </si>
   <si>
     <t>8585.21000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-7425, полипропиленовая лента, черный шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t>9842.86000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-595, виниловая лента, черный шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t>Высококачественный винил с постоянным акриловым адгезивом для маркировки промышленного назначения внутри и снаружи помещений. Этот универсальный материал прекрасно держится на большинстве поверхностей, таких как: АБСпластик, текстурированный пластик, трубы из ПВХ, стены и окрашенные стены из шлакоблоков, поверхности с порошковым покрытием, обработанная древесина, различные неровные, шероховатые и изогнутые поверхности. B-595 устойчив к воздействию смазки, масла и большинства других промышленных химических веществ.
  B-595 Непрерывный виниловый материал для маркировки промышленного назначения внутри и снаружи помещений в рамках 5S. Используется для маркировки труб, стен, оборудования, визуализации рабочего пространства. Этот универсальный материал прекрасно держится на неровных, шероховатых и изогнутых поверхностях, устойчив к маслам, моющим средствам, грязи и многим растворителям.
  Средний срок службы вне помещения составляет 8-10 лет (средний срок службы изделия снаружи помещений зависит от климатических условий, способов нанесения и цвета материала. Срок службы на открытом воздухе от 8 до 10 лет распространяется только на виниловые материалы, прочность лент может отличаться. Для суровых климатических условий, вроде длительного воздействия ветра и дождя, рекомендуется использовать дополнительный ламинирующий слой.
  Толщина: 0.102 мм
  Длина, м: 6.4
  Материал: B-595 Винил (скачать технические характеристики)
  Для принтера: BMP21, M210-RUS, M211
  Диапазон рабочих температур: -40°C до +82°С.
 Риббон: R6000HF для печати встроен в картридж</t>
   </si>
   <si>
-    <t>8744.81000000 руб.</t>
+    <t>8657.98000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-375-595, виниловая лента, черный шрифт, 6.4 м х 9.53 мм</t>
   </si>
   <si>
-    <t>6670.01000000 руб.</t>
+    <t>6604.88000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-250-595, виниловая лента, черный шрифт, 6.4 м х 6.35 мм</t>
   </si>
   <si>
     <t>Высококачественный винил с постоянным акриловым адгезивом для маркировки промышленного назначения внутри и снаружи помещений. Этот универсальный материал прекрасно держится на большинстве поверхностей, таких как: АБСпластик, текстурированный пластик, трубы из ПВХ, стены и окрашенные стены из шлакоблоков, поверхности с порошковым покрытием, обработанная древесина, различные неровные, шероховатые и изогнутые поверхности. B-595 устойчив к воздействию смазки, масла и большинства других промышленных химических веществ.
  B-595 Непрерывный виниловый материал для маркировки промышленного назначения внутри и снаружи помещений в рамках 5S. Используется для маркировки труб, стен, оборудования, визуализации рабочего пространства. Этот универсальный материал прекрасно держится на неровных, шероховатых и изогнутых поверхностях, устойчив к маслам, моющим средствам, грязи и многим растворителям.
  Средний срок службы вне помещения составляет 8-10 лет (средний срок службы изделия снаружи помещений зависит от климатических условий, способов нанесения и цвета материала. Срок службы на открытом воздухе от 8 до 10 лет распространяется только на виниловые материалы, прочность лент может отличаться. Для суровых климатических условий, вроде длительного воздействия ветра и дождя, рекомендуется использовать дополнительный ламинирующий слой.
  Толщина: 0.102 мм
  Длина, м: 6.4
  Материал: B-595 Винил (скачать технические характеристики)
  Для принтера: BMP21, M210-RUS, M211
  Диапазон рабочих температур: -40°C до +82°С.
  Риббон: R6000HF для печати встроен в картридж</t>
   </si>
   <si>
     <t>6124.81000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-250-423, полиэстеровая лента, черный шрифт, 6.4 м х 6.35 мм</t>
   </si>
   <si>
     <t>Белый глянцевый полиэстер с постоянным акриловым адгезивом для гладких и ровных поверхностей. Надежно приклеиваются к плоским поверхностям. Используется для маркировки розеток, патч-панелей, идентификации электронных компонентов, нанесения штрих-кода. Устойчивость к ультрафиолету, растворителям, истиранию.
  Материал: Полиэстер (B-423)
  Для принтера: BMP21, M210-RUS, M211
  Температурный диапазон: От -70 до 110 °С
 Риббон R6200 для печати встроен в картридж</t>
   </si>
   <si>
     <t>6488.70000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-500-595, виниловая лента, черный шрифт, 6.4 м х 12.7 мм</t>
   </si>
   <si>
-    <t>7419.48000000 руб.</t>
+    <t>7489.71000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-403, бумажная лента, черный шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Водорастворимая бумажная этикетка чрезвычайно проста в использовании. Полностью растворяясь в теплой воде в течение 60 секунд, этикетка не повреждает поверхность, на которую она была нанесена, и не оставляет следов. Это значительно сокращает трудозатраты, необходимые для удаления этикеток, упрощает техническое обслуживание фильтров и дренажей, а также облегчает повторную идентификацию предметов многократного использования в различных отраслях промышленности.
 	Бумажная этикетка B-403 отлично подходит для компонентов, которые необходимо заново маркировать после каждого использования. Водорастворимый материал нашел применение в лабораториях, логистике, различных производственных циклах, облегчая повторную идентификацию предметов многократного использования.
 	Полностью растворяясь в теплой воде за 60 секунд, этикетка не повреждает поверхность, на которую она была нанесена, и не оставляет следов клея.
 	Диапазон рабочих температур: -70°C до +100°C.
 </t>
   </si>
   <si>
     <t>7256.05000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-375-423, полиэстеровая лента, черный шрифт, 6.4 м х 9.53 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Белый глянцевый полиэстер с постоянным акриловым адгезивом для гладких и ровных поверхностей. Используется для маркировки розеток, патч-панелей, идентификации электронных компонентов, нанесения штрих-кода.
  Температурный диапазон: от -70 до 110 °С
  Материал: Полиэстер (B-423) 
  Для принтера: BMP21, M210-RUS, M211
  Риббон R6200 для печати встроен в картридж
 </t>
   </si>
@@ -26701,223 +26411,223 @@
   </si>
   <si>
     <t>Картридж Brady M21-500-488, полиэстеровая лента, черный шрифт, 6.4 м х 12.7 мм</t>
   </si>
   <si>
     <t>8719.27000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-488, полиэстеровая лента, черный шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t>10026.71000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-375-595, виниловая лента, белый шрифт, 6.4 м х 9.53 мм</t>
   </si>
   <si>
     <t>Надежно приклеиваются к неровным, шероховатым и изогнутым поверхностям. Устойчивы к смазке, маслу, агрессивным средам. Температурный диапазон использования от -40 до 81 градуса по Цельсию. Срок службы не менее 10 лет. Используются для маркировки электрощитового оборудования, кабеля и проводов, трубопровода, инструмента, контейнеров, шкафов, стеллажей, панелей.
  Длина, м: 6.4
  Материал: Винил (B-595)
  Для принтера: BMP21, M210-RUS, M211
  Температурный диапазон: -40 ... +82 °С
 Риббон: R6000HF для печати встроен в картридж</t>
   </si>
   <si>
-    <t>6604.88000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Brady M21-500-595, виниловая лента, белый шрифт, 6.4 м х 12.7 мм</t>
+  </si>
+  <si>
+    <t>7419.48000000 руб.</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-595, виниловая лента, белый шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Высококачественный винил с постоянным акриловым адгезивом для маркировки промышленного назначения внутри и снаружи помещений. Этот универсальный материал прекрасно держится на большинстве поверхностей, таких как: АБСпластик, текстурированный пластик, трубы из ПВХ, стены и окрашенные стены из шлакоблоков, поверхности с порошковым покрытием, обработанная древесина, различные неровные, шероховатые и изогнутые поверхности. B-595 устойчив к воздействию смазки, масла и большинства других промышленных химических веществ.
 B-595 Непрерывный виниловый материал для маркировки промышленного назначения внутри и снаружи помещений в рамках 5S. Используется для маркировки труб, стен, оборудования, визуализации рабочего пространства. Этот универсальный материал прекрасно держится на неровных, шероховатых и изогнутых поверхностях, устойчив к маслам, моющим средствам, грязи и многим растворителям.
 Средний срок службы вне помещения составляет 8-10 лет (средний срок службы изделия снаружи помещений зависит от климатических условий, способов нанесения и цвета материала. Срок службы на открытом воздухе от 8 до 10 лет распространяется только на виниловые материалы, прочность лент может отличаться. Для суровых климатических условий, вроде длительного воздействия ветра и дождя, рекомендуется использовать дополнительный ламинирующий слой.
 Длина, м: 6.4
 Материал: Винил (B-595)
 Для принтера: BMP21, M210-RUS, M211
 Температурный диапазон: -40 ... +82 °С
 Риббон: R6000HF для печати встроен в картридж
 </t>
   </si>
   <si>
-    <t>8657.98000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Brady M21-250-430, полиэстеровая лента, белый шрифт, 6.4 м х 6.35 мм</t>
   </si>
   <si>
     <t>Картридж Brady M21-500-430, полиэстеровая лента, белый шрифт, 6.4 м х 12.7 мм</t>
   </si>
   <si>
     <t>Картридж Brady M21-375-430, полиэстеровая лента, белый шрифт, 6.4 м х 9.53 мм</t>
   </si>
   <si>
     <t>Картридж Brady M21-750-430, полиэстеровая лента, белый шрифт, 6.4 м х 19.05 мм</t>
   </si>
   <si>
     <t>Картридж Brady M21-250-430, полиэстеровая лента, черный шрифт, 6.4 м х 6.35 мм</t>
   </si>
   <si>
     <t>Картридж Brady M21-375-499, нейлоновая лента, черный шрифт, 4.87 м х 9.53 мм</t>
   </si>
   <si>
     <t>6140.14000000 руб.</t>
   </si>
   <si>
     <t>Картридж Vell M21-750-499, нейлоновая лента, черный шрифт, 4.87 м x 19.1 мм</t>
   </si>
   <si>
     <t>Эластичный материал идеально прилегает к сильно изогнутым поверхностям. Для маркировки кабеля и провода, терминальных блоков, патч-панелей.
  Нейлоновые этикетки прочно держатся на любой поверхности: гладкой, изогнутой, текстурированной, даже при экстремальных температурах. Используются для маркировки кабеля и провода, терминальных блоков, патч-панелей, лицевых панелей.
  Материал: Нейлон (B-499)
  Для принтера: BMP21, M210-RUS, M211
  Температурный диапазон -40 ... +90°С (5 минут при +145°С)
 Риббон R4300 для печати встроен в картридж.</t>
   </si>
   <si>
     <t>VELL</t>
   </si>
   <si>
     <t>2816.75000000 руб.</t>
   </si>
   <si>
     <t>Картриджи Brother</t>
   </si>
   <si>
     <t>Картридж brother tze 211 с лентой 6 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Brother</t>
   </si>
   <si>
-    <t>1805.00000000 руб.</t>
+    <t>1841.10000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 221 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>2131.80000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 231 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>2519.40000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 241 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
-    <t>2755.00000000 руб.</t>
+    <t>2810.10000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 251 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
-    <t>3230.00000000 руб.</t>
+    <t>3294.60000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 261 с лентой 36 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>4655.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 631 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>2470.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 111 с лентой 6 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t xml:space="preserve">Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Рекомендованные принтеры Brother для данных лент:
 	BROTHER PT-D210VP в офисе и дома
 	BROTHER PT-E110VPBUND для электриков
 	BROTHER PT-D210 в офисе и дома
 	BROTHER PT-H110BUNDE в офисе и дома
 </t>
   </si>
   <si>
+    <t>1805.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж brother tze 121 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
-  </si>
-[...1 lines deleted...]
-    <t>2090.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 131 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Картридж brother tze 131s с лентой 12 мм х 4 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
 Длина ленты: 4 м
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>1235.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 141 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
+  </si>
+  <si>
+    <t>2755.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 151 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze 161 с лентой 36 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
@@ -26928,50 +26638,53 @@
     <t>brother TZe-251 картридж с оригинальной пластиковой ламинированной лентой шириной 24 мм длиной 8 метров чёрный шрифт на белом фоне.
  Ширина ленты: 12 мм
  Длина ленты: 4 м
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze 611 с лентой 6 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Картридж brother tze 621 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. 
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
+  </si>
+  <si>
+    <t>2090.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 641 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Картридж brother tze 651 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
@@ -27041,51 +26754,51 @@
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>3420.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx251 с гибкой лентой 24 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
-    <t>3610.00000000 руб.</t>
+    <t>3682.20000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx261 с гибкой лентой 36 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
     <t>5035.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx611 с гибкой лентой 6 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм. 
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
@@ -27119,50 +26832,53 @@
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
 Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
 Назначение: Для кабеля и провода
 Цвет ленты: Желтый
 Цвет шрифта: Черный
 Рекомендованные принтеры Brother для данной ленты:
 BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Картридж brother tze-fx651 с гибкой лентой 24 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
+  </si>
+  <si>
+    <t>3610.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx661 с гибкой лентой 36 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze-n221 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой лентой из серии TZeN без ламинирования, совместимы с целым рядом принтеров для печати наклеек P-touch от brother. 
  В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик
  Рекомендованные принтеры Brother для данных лент:
@@ -27404,387 +27120,405 @@
   </si>
   <si>
     <t>Оригинальные кассеты с пластиковой ламинированной лентой с повышенным качеством печати HGe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте Brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты Brother HGe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.</t>
   </si>
   <si>
     <t>5717.10000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother HGE-631 с ламинированной лентой 8 м х 12 мм, черный шрифт</t>
   </si>
   <si>
     <t>3197.70000000 руб.</t>
   </si>
   <si>
     <t>Картриджи Dymo</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 12мм х 3,5 м, черный шрифт / белая лента. 
  Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационных, строительных организациях. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>2950.00000000 руб.</t>
+    <t>3009.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 19мм х 3,5м, черный шрифт / белая лента. 
  Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационых, строительных организациях. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
     <t>3060.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 12мм х 5,5м, черный шрифт / белая лента. 
  Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>2400.00000000 руб.</t>
+    <t>2448.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 19мм х 5,5м, черный шрифт / белая лента. 
  Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>3000.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t>S0773830/1734523 Картридж с полиэстеровой лентой для DYMO RhinoPRO 6000, 24ммx5.5м, с постоянным клеем, черный шрифт/белая лента.</t>
   </si>
   <si>
+    <t>4386.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м x 24 мм</t>
+  </si>
+  <si>
+    <t>S0773840/1734524 Картридж с нейлоновой лентой для DYMO RhinoPRO 6000, 24ммx3.5м, с постоянным клеем,черный шрифт/белая лента.</t>
+  </si>
+  <si>
     <t>4300.00000000 руб.</t>
   </si>
   <si>
-    <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м x 24 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Картридж c самоламинирующейся лентой для принтеров Dymo Rhino, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t>S0773860/1734821 Картридж с самоламинирующейся лентой для DYMO RhinoPRO 6000, 24ммx5.5м, черный шрифт/белая лента.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4386.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 6 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Диаметр кабеля: min 1.18 мм max 2.33 мм DYMO18051 белый 6 мм х 1,5 м DYMO18052 желтый 6 мм х 1,5 м
  Картридж с термоусадочной трубкой, 6ммx1.5м, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>5700.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с термоусадочной трубкой, 9ммx1.5м,черный шрифт/белая лента 
  Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
-    <t>5900.00000000 руб.</t>
+    <t>5310.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с термоусадочной трубкой, 12ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
+    <t>6528.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 19 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для, 19ммx1.5м,черный шрифт
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
-    <t>6500.00000000 руб.</t>
+    <t>5525.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 12ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
-    <t>3350.00000000 руб.</t>
+    <t>3417.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 19 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 19ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
-    <t>4150.00000000 руб.</t>
+    <t>3530.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с лентой, 9ммx5.5м, пластик, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
-    <t>2550.00000000 руб.</t>
+    <t>2170.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">18482 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhinо, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718210/18764/18483 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
-    <t>3417.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718220/18765/18484 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
+    <t>4150.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t>18486 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
+  </si>
+  <si>
+    <t>Металлик</t>
   </si>
   <si>
     <t>S0718200/18762/18487 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 12 мм</t>
   </si>
   <si>
     <t>Картридж 18488 DYMO с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Лента обладает сверхэлластичностью и сильным клеевым слоем, не пригодна к использованию на улице и боится воздействия агрессивной среды.
  Размер: 12 мм.
  Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
  Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
-    <t>3700.00000000 руб.</t>
+    <t>3145.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 19 мм</t>
   </si>
   <si>
     <t>Картридж DYMO 18489 с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Обладают сверхэлластичностью и сильным клеевым слоем. Не пригодны к использованию на улице и боятся воздействия агрессивной среды.
  Размер: 19 мм x 3.5 м.
 Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
  Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t xml:space="preserve">Нейлоновая эластичная лента для неровных поверхностей и кабелей. Эластичная, не рвущаяся при протяжке кабелей, 12 мм x 3.5 м. Шрифт: черный,Лента: желтая. Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. 
  </t>
   </si>
   <si>
+    <t>3700.00000000 руб.</t>
+  </si>
+  <si>
     <t xml:space="preserve">18491 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/желтая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 9мм х 7м, пластиковая, черный шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>2350.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 6 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 6мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 6 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
-    <t>2050.00000000 руб.</t>
+    <t>2091.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с лентой 12 мм х 7 м, винил, шрифт черный на белой ленте. Легко удаляется с поверхности, не оставляя следов, устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температур от -18°С до 90°С. Подходит для принтеров Dymo Label Manager и Rhino 4200. </t>
   </si>
   <si>
-    <t>2448.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 19 мм х 7 м</t>
   </si>
   <si>
     <t>Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
+  </si>
+  <si>
+    <t>3000.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 24 мм х 7 м</t>
   </si>
   <si>
     <t>Картридж с лентой 24 мм х 7 м, винил, шрифт на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло), устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С</t>
   </si>
   <si>
     <t>2617.27000000 руб.</t>
   </si>
   <si>
     <t>Картридж с бумажной лентой для принтера Dymo LetraTag, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента бумажная для компактного ленточного принтера DYMO Lerta Tag
  Характеристики:
  • Прочные, погодоустойчивые этикетки 
  • Приклеиваются ко всем гладким поверхностям 
  • Размер ленты 12 мм х 4 м. 
  • Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива.
 • Термоустойчивы при температуре от -30 до +150 С. 91220 Бумага	Черный/белый</t>
   </si>
   <si>
-    <t>950.00000000 руб.</t>
+    <t>969.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с прочной лентой для принтера Dymo LetraTag, пластик, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента DYMO Lerta Tag Лента пластиковая стандартная для компактного ленточного принтера DYMO Lerta Tag. 
  Характеристики 
  • Прочные, погодоустойчивые этикетки 
  • Приклеиваются ко всем гладким поверхностям 
  • Размер ленты 12 мм х 4 м. 
  • 5 вариантов цвета. 
  • Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. 
  • Термоустойчивы при температуре от -30 до +150 С. Стандартный пластик Черный/белый 91222 Стандартный пластик Черный/желтый 91223 Стандартный пластик Черный/красный 91224 Стандартный пластик Черный/зеленый 91225 Стандартный пластик Черный/синий
  S0721620</t>
   </si>
   <si>
     <t>1122.00000000 руб.</t>
   </si>
   <si>
     <t>Лента для Letra Tag Лента пластиковая металлизированная для компактного ленточного принтера DYMO Lerta Tag. Рабочая температура С° -30 до +150 Характеристики •	Прочные, погодоустойчивые этикетки •	Приклеиваются ко всем гладким поверхностям •	Размер ленты 12 мм х 4 м. •	Цвет: черный/серебряный или черный/зеленый. •	Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •	Термоустойчивы при температуре от -30 до +150 С.</t>
   </si>
   <si>
     <t>1326.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтера Dymo LetraTag для ткани, 12 мм х 2 м, белый</t>
   </si>
   <si>
     <t>S0718850 Лента для LetraTag для ткани 12 ммх2 м, нейлоновая, белая, 1 шт в блистере
 Используется для маркировки одежды, изделий из хлопка.</t>
   </si>
   <si>
     <t>Рулон</t>
   </si>
   <si>
-    <t>2100.00000000 руб.</t>
+    <t>2142.00000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">S0718170/18760/18485 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
  Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
+    <t>2550.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Картридж DYMO Rhino 1805443 и 1805444 служит для идентификации и защиты проводов и кабелей. Лента выполнена в виде термоусаживаемой трубки из негорючего полиолефина. Ленты можно размещать в помещении, на улице и других местах, где вероятны вредные внешние воздействия.
 	 Также термоусадочные трубки бывают шириной 6,9,12,19,24 мм, в картридже 1,5 м. Бесклеевые полиолефиновая трубки нагреваются при помощи строительного фена. Коэффициент усадки 3:1. Рекомендуемый диаметр кабеля: 6 mm лента: min 1.18 mm — max 2.33 mm; 9 mm лента: min 1.73 mm — max 3.73 mm; 12 mm лента: min 2.97 mm — max 5.13 mm; 19 mm лента: min 4.64mm — max 9 mm. 24 мм лента min 8 mm – max 13 mm. Цвет желтый и белый. Шрифт черный.
 </t>
   </si>
   <si>
-    <t>7600.00000000 руб.</t>
+    <t>6460.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, голубой шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 9мм х 7м, пластиковая, голубой шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
+    <t>2040.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, красный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 9мм х 7м, пластиковая, красный шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, голубой шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 12мм х 7м, пластиковая, голубой шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
+  </si>
+  <si>
+    <t>2070.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, красный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 12мм х 7м, пластиковая, красный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 12 мм х 7м, пластиковая, голубой шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
  </t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 12 мм х 7м, пластиковая, красный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
  </t>
+  </si>
+  <si>
+    <t>2400.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, белый шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 12 мм х 7м, пластиковая, белый шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой для принтера LetraTag, пластик, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">Высококачественные нейлоновые ленты для печати этикеток Dymo: специально для изогнутых или шероховатых поверхностей, а также для маркировки кабелей DYMO разработал гибкую нейлоновую ленту для печати этикеток, которая оптимально адаптируется под соответствующую поверхность и прочно и надолго клеится благодаря своей особенно сильно клеящей задней поверхности. Поставляется шириной 12 или 19 mm.
  Клеятся почти на все ровные и чистые поверхности (бумага, пластик, метал, дерево, стекло)
  Устойчивы к воде, маслу, жирам, а также к большинству более слабых растворителей
  Устойчивы к высоким температурам между –80 и +150 °CТехнические параметры
 	Цвет: черный на белом
 	Длина: 4.0 м
 	Ширина: 12 мм
 	Цвет ленты: белый
 	Цвет шрифта: черный
 	Указание по заказу: Ленты для печати D1 подходят для следующих устройств Dymo: Dymo Pocket, Dymo 1000/Plus, 2000, 3500, 4500, 5000, 5500, LM 100/150
 	Окончательная отделка: Nylon
 </t>
   </si>
   <si>
@@ -27803,50 +27537,53 @@
   <si>
     <t>1023.75000000 руб.</t>
   </si>
   <si>
     <t>Картридж с лентой D1 для принтеров Dymo, пластик, черный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Картридж с лентой D1 черный текст на белом фоне, длина 7 метров, ширина 12 мм.
 	 Пластиковая лента подойдет для маркировки в различных областях. Высокая прочность ленты позволит ей держаться долгое время, сохраняя свою первоначальную прочность.
 	 Подходит для принтеров: LM 210D/PnP/280/420P/500TS, Rhino 4200/5200/6000.
 </t>
   </si>
   <si>
     <t>1102.50000000 руб.</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм
 	 Цвет ленты - желтый/белый. 
 	 Также виниловые ленты бывают шириной 9,12,19, 24 мм, в картридже 5,5 м. Сочетают в себе эластичность, особовысокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +90 С. Пригодны к использованию на улице.
  </t>
+  </si>
+  <si>
+    <t>3655.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Rhino, черный шрифт, 3.5 м х 12 мм, аналог Dymo 18488</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Лента обладает сверхэластичностью и сильным клеевым слоем, не пригодна к использованию на улице и боится воздействия агрессивной среды.
  Размер: 12 мм.
  Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
 Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t>1305.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Rhino, черный шрифт, 3.5 м х 19 мм, аналог Dymo 18489</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Лента обладает сверхэластичностью и сильным клеевым слоем, не пригодна к использованию на улице и боится воздействия агрессивной среды.
  Размер: 19 мм.
  Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
 Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
@@ -27877,50 +27614,53 @@
  Подходят для любых поверхностей.
  Идеально приклеиваются на изогнутые, текстурированные и плоские поверхности. Подходит для нанесения этикеток как внутри, так и снаружи промышленных помещений. 
 Долговечная надпись.
  Наклейки устойчивы к царапинам, разрывам и истиранию, т.к. используется технология прямой термопечати, благодаря которой текст не размазывается и остается разборчивым с течением времени. 
 Устойчивость к промышленным условиям.
  Выдерживает воздействие влаги, ультрафиолета, масел, растворителей и температур от -40 °C до +80 °C. Надежен в суровых условиях. 
 Корпус кассеты изготовлен как минимум на 80% из переработанного материала.
  Размеры картриджа: 3,49 х 8,89 х 11,11 см (1,375" x 3,5" x 4,375")
  Ленты совместимы с принтерами: Dymo® Rhino 4200, 5200 и 6000+.
  Совместимость с этикетками: Rhino Ind
 Длина ленты: 5.5 метров
  Ширина ленты: 12 мм 
 Цвет шрифта: Белый</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, белый шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Картридж c виниловой лентой для принтеров Dymo Rhino, белый шрифт, 5.5 м x 24 мм
 	 Цвет ленты - черный.
 	 Также виниловые ленты бывают шириной 9,12,19, 24 мм, в картридже 5,5 м. Сочетают в себе эластичность, особо высокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +90 С. Пригодны к использованию на улице. 
  </t>
   </si>
   <si>
+    <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, белый шрифт, 12 мм х 7 м</t>
+  </si>
+  <si>
     <t>Ленты для принтеров Brady</t>
   </si>
   <si>
     <t>Лента Brady M7C-2000-595-WT, виниловая, 15.24 м х 50.8 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Этот прочный винил с низкой усадкой и сверхагрессивным клеем идеально подходит для маркировки труб, пола, оборудования, полок,  провода, кабеля, панелей, терминальных блоков, элементов СКС, общей маркировки и практически любых других промышленных поверхностей. Использование в среде с низким воздействием растворителей. Очень пластичный материал с устойчивым клеем высокой адгезии для шероховатых, сильно текстурированных, грязных и агрессивных поверхностей, в том числе на открытом воздухе.
  Срок службы на открытом воздухе в среднем 8-10 лет при температурах от -40°C до 82°C
 Может наноситься при температуре до -18°C Устойчив к воздействию химических веществ, смазок и масел, солевых брызг, чистящих и моющих средств, а также к общей промышленной грязи. Для принтера BMP71, M710. </t>
   </si>
   <si>
     <t>21356.01000000 руб.</t>
   </si>
   <si>
     <t>Ленты для принтеров Dymo</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, 3 м х 9 мм, 3 штуки, блистер</t>
   </si>
   <si>
     <t>S0847730 Лента для механических принтеров Dymo Omega.
  Размеры: Ширина 9 мм, длина 3 м
 Комплектация: 3 штуки в блистере.</t>
   </si>
   <si>
@@ -28115,51 +27855,51 @@
   <si>
     <t xml:space="preserve">
 	Пленка со специальным покрытием, подложка крепится по ширине пленки, обладает повышенной прочностью 10мм.
 	Могут быть переклеены в короткий период времени.
 	Матовое покрытие изображение.
 	Могут быть обработаны пачками.
 	Технология QCT предотвращает попадание клея в принтер.
  Вам нужнo подготовить чертежи и графические рисунки. Сэкономьте время на повторное рисование символов, логотипов и графических элементов. Скопируйте их на самоклеящуюся пленку для печати на черно-белых и цветных лазерных принтерах, черно-белых копировальных аппаратах и разрежьте пленку как вам нужно. Больше вам не придется тратить время на перерисовки.
 Характеристика
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  В упаковке: 25 страниц
  Цвет: Прозрачный
  Толщина пленки: 0,14 мм
  Тип покрытия: Одностороннее покрытие
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Клейкость: Частично
  Размеры: А4
  Код продукта: 3482
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>25 листов</t>
   </si>
   <si>
-    <t>4292.70000000 руб.</t>
+    <t>5149.82000000 руб.</t>
   </si>
   <si>
     <t>Пленка влагостойкая Avery Zweckform, глянцевая, 0.12 мм, А4, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Для придания прочности документам.
 	Влаго- и термоустойчивость.
 	Могут быть обработаны пачками.
 	Без содержания и скапливания пыли.
 	Отличие – толщина 0,13 мм.
 	 Вы планируете организовать презентацию с просмотром фильма на улице? Тогда вам нужно подготовиться. Белая пленка повышенной прочности – то, что вам нужно. Она водостойкая, выдерживает перепады температур, обладает пылеотталкивающим покрытием, не сгибается. Используется для печати на черно-белых и цветных лазерных принтерах и черно-белых копировальных аппаратах.
 Характеристика
  Тип печати: Цветной лазерный, ч/б лазерный принтер, копир
  В упаковке: 100 страниц
  Цвет: Белый
  Толщина пленки: 0,12 мм
  Тип покрытия: Двустороннее покрытие
  Сделано из: Полиэстер
  Клейкость: Не содержит клея
  Размеры: А4 
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>100 листов</t>
@@ -28298,51 +28038,51 @@
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>4 листа</t>
   </si>
   <si>
     <t>1762.22000000 руб.</t>
   </si>
   <si>
     <t>Пленка для слайдов Avery Zweckform, 0.13 мм, A4, 50 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Идеальное решение для подготовки цветных презентаций и фильмов для просмотра. Пленки для печати на лазерных принтерах и копировальных аппаратах. Специальное покрытие выдерживает высокие температуры. Дизайн презентации нужно разработать на ПК и распечатать на пленку.
 Технические характеристики:
  Типа печати: Цветной лазерный
 В упаковке: 50 страниц
 Цвет: Прозрачный
 Толщина пленки: 0,13 мм
 Тип покрытия: Двустороннее покрытие
 Сделано из: Полиэстер
 Клейкость: Не содержит клея
 Размеры: А4
  </t>
   </si>
   <si>
-    <t>6400.64000000 руб.</t>
+    <t>7678.63000000 руб.</t>
   </si>
   <si>
     <t>Пленка для изготовления печатных форм Avery Zweckform, A4, матовая, 0.1 мм, 100 листов</t>
   </si>
   <si>
     <t>Вы можете создавать полупрофессиональные фильмы с пленками для раскадровки от Avery Zweckform. Используйте ваше программное обеспечение и возможности черно-белого лазерного принтера. Как это работает: набросайте черновой вариант вашего дизайна на ПК, вставьте специальную пленку с матовым покрытием в лазерный принтер и распечатайте изображение. Типография смонтирует ваш фильм по черновым образцам. Приступайте к печати. Распечатать можно с помощью специальной программы Design and Print.
 	Легкое и быстрое решение для создания печатных шаблонов для листовок, меню и т.д.
 	Особенная прозрачность для лучшего качества.
 	Доступна массовая обработка изображений.
 	Отличие – толщина 0,10 мм.
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>8844.60000000 руб.</t>
   </si>
   <si>
     <t>Пленка для оверхед проекторов Avery Zweckform, 0.1 мм, А4, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Специальное покрытие для качественной распечатки документов.
 	Могут быть обработаны партиями – удобство в обращении.
 	Во время работы с пленками не используются никакие растворители.
 	Подходит для всех черно-белых лазерных принтеров и черно-белых копировальных машин.
 	Отличие: Толщина бумаги 0,10 мм.
@@ -28399,107 +28139,50 @@
  Разрешение печати: 203 точек на дюйм
  Скорость печати: 10 мм/с
  Возможность цветной печати: Одноцветная печать
  Подходят этикетки: Непрерывные и вырубные
  Максимальная ширина этикетки: 19.05 мм
  Максимальная ширина печати: 16 мм
  Максимальная длина печати: 914.4 мм
  Рекомендуемое использование в день: 100
  Печать (без подключения к компьютеру): Автономная печать
  Варианты подключения: Нет
  Подключение к компьютеру: Нет
  Тип штрихкодов: Code 128, Code 39, Data Matrix, QR-код
  Категории символов: Стрелки, передача данных, электрическое оборудование, греческий алфавит, бытовая электрическая техника, международные обозначения, разное, предупреждение
 Физические параметры
  Ширина x высота x глубина: 114.30 x 241.30 x 63,50 мм
  Масса: 0,75 кг
  Тип клавиатуры: ABC
  Дисплей: Одноцветный ЖК-дисплей
  Резак: Одинарный рычаг с ручным приводом. Прямой рез. С удержанием этикетки
  Гарантия: 2 года
  Руководство пользователя Brady M210-RUS 
  </t>
   </si>
   <si>
     <t>22554.14000000 руб.</t>
-  </si>
-[...55 lines deleted...]
-    <t>38000.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер портативный для этикеток Brady M211, Bluetooth-подключение, ленты 6, 9, 12, 19 мм</t>
   </si>
   <si>
     <t>Принтер Brady M211 — это портативный принтер для этикеток без клавиатуры с Bluetooth-подключением. 
  Разработка, предварительный просмотр и печать — всё с вашего телефона. Простой и интуитивно понятный принтер M211 предназначен для работы на рабочих площадках, работает весь день на полной зарядке, выдерживая падения, удары и воздействие усилий смятия.
  Простой. Удобный. Интуитивно понятный.
  Легко разрабатывайте, просматривайте и печатайте этикетки с помощью ведущего в отрасли приложения «Экспресс-этикетки» на привычном вам смартфоне и быстро подключайтесь к своему принтеру.
  Маркируйте только один раз.
  Теперь с этикетками предварительно заданного размера и непрерывными этикетками в более чем 90 картриджах, заполненных до краев надежными, испытанными и специально разработанными материалами этикеток, которые остаются прикрепленными и разборчивыми на любой поверхности и в любой среде.
  Выживает и преуспевает на любой рабочей площадке.
  Готовность к печати этикеток в течение всего дня благодаря легкому принтеру весом 0,5 кг, мощной аккумуляторной батарее, картриджам этикеток с поддержкой принципа «вставь, зафиксируй и печатай» и встроенному автоматическому резаку. Выдерживает падения с высоты до 1,8 м, воздействие усилий смятия 110 кг и удары.
 Технические характеристики
  Технология печати: Термотрансферная печать
  Разрешение печати: 203 точек на дюйм
  Скорость печати: 15.24 мм/с
  Возможность цветной печати: Одноцветная печать
  Подходят этикетки: Непрерывные и вырубные
  Максимальная ширина этикетки: 19.05 мм
  Максимальная длина печати: 914.4 мм
  Рекомендуемое число этикеток в день: 100
  Варианты подключения: Bluetooth 5 Low Energy (класс II)
  Совместимость с программным обеспечением: Мобильное приложение «Экспресс-этикетки»
  Поддерживаемые телефоны и планшетные компьютеры: Устройства с ОС Android 5+, iPhone 5S или более поздней версии с операционной системой iOS 10+
@@ -28787,50 +28470,53 @@
  Языки: Любой, установленный на компьютере
  Технология: Термоперенос
  USB 2.0 Type A -micro USB
  Размеры: 67 x 128 x 128 мм
  Вес без коробки: 0,710 кг
  Совместимость со сканером штрихкодов: CODE 39, ITF 2/5, EAN13, EAN8, UPC-A, UPC-E, CODABAR, GS1-128 (UCC/EAN128), GS1 DATABAR (RSS), GS1 COMPOSITE, ISBN-2, ISBN-5, POSTNET,LASER BARCODE, GS1 DATABAR, PDF417, QR CODE, MICRO QR CODE, DATA MATRIX, MAXICODE, AZTECCODE (только для P-touch Editor 5.1)
  Операционные системы и программное обеспечение:
 	Mac OS X 10.6.x, OS X 10.7.x, OS X 10.8.x, OS X 10.9.x, OS X 10.10.x, OS X 10.11.x, OS X 10.12.x, OS X 10.13.x, OS X 10.14.x, OS X 10.15.x, OS 11, OS 12
 	Windows Vista, 7, 8, 8.1, 10, 11
  Установлены шрифты: True Type
  Вертикальная печать
  Зеркальная печать
  Копии: 1–5000
  Рамки: 153
  Настройка длины наклейки: 25–1000 мм
  Шаблоны наклеек: 88
  Совместимость с файлом базы данных csv, Microsoft Access, Microsoft Excel
  Комплектация
 	Принтер brother P-touch P710BT
 	Micro USB шнур
 	Картридж с лентой — 24мм лента для печати (черный на белом фоне), TZE-251
 	Картридж с лентой — 24мм лента для печати (черный на золотом фоне), TZE-PR251
 </t>
   </si>
   <si>
+    <t>24225.00000000 руб.</t>
+  </si>
+  <si>
     <t>Принтер для этикеток brother pt p900w, Wi-Fi, ширина ленты 3.5, 6, 9, 12, 18, 24 и 36 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Благодаря ленте различных цветов шириной до 36 мм, печати наклеек практически без полей, высокому разрешению и высокой скорости печати, русифицированный принтер brother PT-P900W идеально подходит для маркировки техники, архивных документов, папок, а также для создания наклеек в любом месте и в любое время.
  Разрабатывайте дизайн наклеек на ПК, Mac, планшете или смартфоне, а затем распечатывайте их по USB или Wi-Fi. Используйте функцию печати штрихкодов, логотипов и других изображений, а также рамок и текста. Подключайтесь к базам данных в таблицах для печати нескольких наклеек с нескольких устройств одновременно, включая планшеты и смартфоны. Благодаря усовершенствованному блоку обрезки пользователи могут распечатывать несколько наклеек на одной длинной полоске, а затем с лёгкостью отклеить их поочерёдно и в правильном порядке. Дополнительная подставка для аккумулятора позволяет использовать данное устройства как мобильное решение для печати наклеек.
  Используются кассеты с лентой brother TZe различных цветов шириной 3.5, 6, 9, 12, 18, 24 и 36 мм, специальные ленты с повышенной клейкостью, гибкая идентификационная лента для маркировки кабелей, термоусадочные трубки.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Технические характеристики
  Ширина используемых лент: 3.5, 6, 9, 12, 18, 24, 36мм
  Максимальная ширина печати: 32 мм
  Индикаторы состояния, заряда батареи, питания, Wi-Fi
  Адаптер переменного тока (AD9100ESA): 24 В переменного тока, 100–240 В, 50/60 Гц
  Литиево-ионный аккумулятор (PA-BT-4000LI): 14,4 В (поставляется отдельно)
  Кнопки питания, подачи и обрезки, Wi-Fi
  Автоматическая полная обрезка, автоматическая половинная обрезка
  Автоматическое выключение Литиево-ионный аккумулятор (PA-BT-4000LI): 30 мин, Адаптер переменного тока (AD9100ESA): 4 ч
  Печатающая головка: 454 точки, 360 т/дюйм
  Разрешение печати, стандартное: 360 x 360 т/дюйм
  Режим высокого разрешения: 360 x 720 т/дюйм *1
  Режим высокой скорости: 360 x 180 т/дюйм *1
  Режим высокого качества: 360 x 360 т/дюйм *2
 Скорость печати, адаптер переменного тока: макс. 60 мм/с
  Режим высокого разрешения: макс. 30 мм/с *1
  Режим высокой скорости: макс. 80 мм/с *1
  Режим высокого качества: макс. 20 мм/с *2
@@ -28927,53 +28613,50 @@
 	Гарантийный талон.
 	Внимание! В комплекте нет ни блока питания, ни батареек!
 </t>
   </si>
   <si>
     <t>19380.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер для печати наклеек brother pt E110VP для электриков, в кейсе</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Принтер для печати наклеек pt E110VP для электриков — это простой портативный руссифицированный принтер BROTHER для печати долговечных наклеек различных цветов шириной до 12 мм. Данное устройство позволяет маркировать кабели, панели разъёмов, розетки, выключатели, распределительные щиты и другие предметы.
 	 В прочном кейсе для переноски находится всё, что необходимо для печати наклеек, включая адаптер переменного тока и картридж с 9 мм эластичной лентой для маркировки провода.
 	 Удобный ввод графических обозначений и символов электрического и сетевого оборудования, аудио- и видеотехники, знаков безопасности и стрелок.
 	 С помощью четырёх специальных клавиш можно получать доступ к функциям для круговой маркировки кабелей, маркировки кабелей флажком, маркировки панелей разъёмов, а также печати нескольких наклеек с последовательной нумерацией. Благодаря этому наклейки можно печатать быстро и эффективно.
 	 Используются кассеты с лентой Brother TZe различных цветов шириной 3.5, 6, 9 и 12 мм, специальные ленты с повышенной клейкостью, гибкая идентификационная лента для маркировки кабелей и создания маркеров-флажков, термоусадочные трубки. Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Комплектация:
 	Адаптер переменного тока
 	Футляр для переноски
 	Картридж с лентой TZe-FX221 для провода 9 мм черный на белом - 1 штука
 	Руководство пользователя на русском языке
  </t>
   </si>
   <si>
-    <t>24225.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Принтер этикеток brother 1000 PRO, аналог PT-H110Е, кириллица</t>
   </si>
   <si>
     <t>8236.50000000 руб.</t>
   </si>
   <si>
     <t>Принтеры Dymo</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 500TS, D1, лента ширина 6, 9, 12,19, 24 мм, латиница</t>
   </si>
   <si>
     <t xml:space="preserve">S0946410 DYMO Touch Screen™ LabelMANAGER 500TS – новинка в линейке электронных ленточных принтеров от Dymo. Революционное решение DYMO Touch Screen™(сенсорный экран) позволяет создавать и редактировать этикетки касанием пальца.
  Алфавит – латиница (при подключению к компьютеру любой язык, в т.ч. русский).
 	Уникальный цветной экран DYMO Touch Screen™(сенсорный экран).
 	Настройка и хранение профилей 5 различных пользователей.
 	Автоматический резак с функцией автоотрезки после печати этикетки.
 	Аккумулятор в комплекте поставки.
 	Клавиатура – QWERTY.
 	Разрешение печати 300 DPI.
 	Многострочная печать на ленте:
 	 6 мм одна строка;
 	 9 мм две строки;
 	 12 мм три строки;
 	 19 мм пять строк;
@@ -29014,216 +28697,219 @@
 	Алфавит: кириллица
 	Современный дизайн
 	49 различных букв и знаков
 	Ширина ленты 9 мм
 	Лента (белый шрифт/красный фон) входит в комплект поставки
 	Доступность
 	Удобство использования
 	Надежность
 	Не требует картриджа и батареек
  Скачать инструкцию в pdf*
  </t>
   </si>
   <si>
     <t>Латиница</t>
   </si>
   <si>
     <t>3250.00000000 руб.</t>
   </si>
   <si>
     <t>Блок питания для принтеров Label Manager 160, 210, LMR 500TS, Rhino4200, Rhino5200, тип D1</t>
   </si>
   <si>
     <t>Для принтеров : •	LetraTag (латиница DYMO19754) •	LabelPoint 350 (DYMO22065) •	LabelManager 150 (DYMO18130, DYMO17661)</t>
   </si>
   <si>
+    <t>1530.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Аккумулятор для принтеров Dymo Rhino 4200 и Rhino 5200</t>
+  </si>
+  <si>
+    <t>Dymo S0895840 запасной аккумулятор для принтеров RhinoPro 4200 и 5200 (Dymo S0895840 rechargeable battery Rhino 4200/5200, 7.4V/1400 mAh).</t>
+  </si>
+  <si>
+    <t>3672.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Блок питания для принтеров Dymo Label Manager 280 и 420P</t>
+  </si>
+  <si>
+    <t>Блок питания для принтеров LM 280 и LM 420P.</t>
+  </si>
+  <si>
     <t>1500.00000000 руб.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Блок питания для принтеров LM 280 и LM 420P.</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 4XL, usb, лента ширина до 100 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Принтер предлагает простой и экономически эффективный способ печати, а также широкий спектр профессиональных этикеток. Разрешение печати - 300dpi, скорость печати – до 53 этикеток в минуту. Принтер позволяет добиться превосходных результатов для большого объема работы. Работает без чернил, без тонера, без потери времени. DYMO LabelWriter 4 XL печатает на самых разнообразных этикетках. С DYMO LabelWriter 4XL Вы получаете высокую скорость и качество печати, компактный дизайн.
  Программное обеспечение DYMO Label ™ V 8 позволяет создавать и печатать адресные этикетки, этикетки со штрих-кодами или графикой.
  Функция создания этикеток доступна из прямо из текста в Microsoft Word ®, Excel ®, Outlook ®
  Печать этикеток из адресной книги из ваших контактов Outlook ® или Mac ®
  QuickPrint Widget позволяет быстро напечатать одну этикетку
  Выбор из более 100 стилей и макетов этикеток
  Печать одной этикетки или нескольких сотен
  Печать из базы данных
  Гарантия: 12 месяцев
 Характеристики принтера LabelWriter 4XL
 	Печать Скорость печати 53 этикеток/мин (81,28 мм в секунду)
 	Технология печати термоперенос
 	Цветная печать нет 
 	Максимальные размеры печати 100x150 мм
 	Качество печати Максимальное разрешение 300 x 300 dpi
 	Максимальная ширина печати 100 мм
 	Прочие характеристики Цвет принтера черный, серебряный
 	Материал корпуса пластик
 	Типы этикеток Этикетки Dymo LabelWriter, этикетки для Label Writer 4XL S0947410, этикетки для Label Writer 4XL S0947420
 	Этикетки других производителей и чековая лента к принтеру не подходят
 	Порты и интерфейсы Интерфейс USB 
 	Подключение к компьютеру - Да
 	Порт USB 2.0 - 1 шт 
 	Технология подключения - проводное подключение (кабель входит в комплект поставки)
 	Совместимые ОС Windows 2000 и XP, Windows Vista, Mac OS 10 +
 	Сеть Подключение Ethernet через принт-сервер Dymo
 	Подключение WLAN нет
 	Электропитание Через сетевой адаптер (входит в комплект поставки)
 	Характеристики адаптера
 	Output: 24 VDC, 1.5 A
 	Input: 100-240 VAC, 50-60 Hz
 	Комплект поставки Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, 50 этикеток 104х159 мм, руководство пользователя, инструкция по быстрому старту, Cleaning Card
 	Вес и размеры Вес 890 г (только принтер)
 	Глубина 187 мм
 	Высота 134 мм
 	Ширина 178 мм
 </t>
   </si>
   <si>
     <t>Черно-серебряный</t>
   </si>
   <si>
-    <t>38125.00000000 руб.</t>
+    <t>32410.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 420P, D1, лента ширина 6, 9, 12, 19 мм</t>
   </si>
   <si>
     <t>Профессиональный принтер Dymo LM 420P
  Многофункциональный портативный ленточный принтер с высокой скоростью печати. Применяется для печати этикеток, штрих-кодов, ярлыков, наклеек, стикеров. 
  Принтер Dymo Label Manager 420Р компактный, его легко взять с собой и подсоединить к любому портативному компьютеру.
  Гарантия: 12 месяцев
 Характеристики
 	Совместимость с PC/Mac: PC: Windows®XP, Windows Vista®, Windows®7 - MAC: OS® v10.5.8
 	Легко взять с собой и подсоединить к любому портативному компьютеру
 	Возможность использовать расширенные версии программного обеспечения
 	Возможность печати этикеток из баз данных пользователя
 	Обеспечивает 8 типов и 7 размеров шрифтов, 10 текстовых стилей, 8 видом блоков и подчеркивания; есть доступ к каталогу со специальными символами, включая знаки препинания, валюты и символы русского языка
 	Есть возможность изменить пользовательские настройки
 	Меню на английском языке, но при печати поддерживается любой язык; 
 	Вы видите на экране то, что будет выведено на печать, возможность предварительно просматривать до 4 строк
 	Скорость печати: 12 мм/сек.
 	Работает от перезаряжаемых аккумуляторных ионно-литиевых батарей
 	Яркая подсветка экрана
 	Совместимость с различными лентами для печати этикеток: D1 ленты 6, 9, 12, 19 мм
 	Компактные размеры и возможность предварительно зарядки от адаптера обеспечивают мобильность
  Скачать инструкцию в pdf*</t>
   </si>
   <si>
-    <t>33500.00000000 руб.</t>
+    <t>34170.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 280, D1, лента ширина 6, 9, 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Принтер Label Manager 280 печатает на 50% быстрее, чем другие принтеры серии Label Manager. Вы можете подключить принтер к PC или Mac ® так же доступен ввод текста с помощью QWERTY-клавиатуры. Экономьте на батарейках – в комплект поставки уже входит аккумуляторная батарея. Ленточный принтер идеально подходит для маркировки в офисе, на производстве или складе. Используйте цветные ленты Dymo D1 для различных видов маркировки.
  Клавиатура: ЛАТИНИЦА, QWERTY-клавиатура
 	 Экран: Большой экран позволяет просматривать этикетку перед печатью. Просматривайте наклейку в натуральную величину.
 	 7 стилей шрифта: нормальный, полужирный, курсив, подчеркивание, контур, тень, вертикальный
  6 размеров шрифта:
 	 на ленте 6мм - 8, 10, 12;
 	 на ленте 9мм - 8, 10, 12, 16 и 20;
 	 на ленте 12мм - 8, 10, 12, 16, 20 и 24
 	 Типы шрифтов: Basic, Serif, Fun
 	 Другие настройки:
 	 Подчеркивание, выравнивание по центру/левому/правому краю, зеркальный текст, этикетки фиксированной дины, вставка рисунков и символов.
 	 Печать штрих-кода: Нет
 	 Аккумулятор: В комплект поставки входит аккумулятор - вам не придется покупать батарейки
 	 Автоматическое отключение: Да - принтер имеет функцию автоотключения для экономии заряда аккумулятора
 	 Кнопки быстрого доступа: Кнопка для быстрого доступа к символам валюты/другим символам
 	 Память: Хранение в памяти принтера до 9 часто используемых этикеток
 	 Печать нескольких копий: Печать до 10 копий одной этикетки
 	 Совместимость: Совместимость с Windows Vista ®, Windows ® 7, Windows ® XP, Mac OS ® X 10.5 или более поздняя версия
 	 Электропитание: Через сетевой адаптер (входит в комплект поставки)
 	 Характеристики адаптера:
 	 Output: 24 VDC, 1.5 A
 	 Input: 100-240 VAC, 50-60 Hz
  Комплект поставки: Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, аккумулятор, пробная лента 12 мм х 3 метра, руководство пользователя, инструкция по быстрому старту, гарантийный талон
 	 Вес и размеры принтера:
 	 Вес 771 г
 	 Глубина 46,5 мм
 	 Высота 206 мм
 	 Ширина 107,5 мм
 	 Вес и размеры упаковки:
 	 Вес 824 г
 	 Глубина 85 мм
 	 Высота 235 мм
 	 Ширина 185 мм
  Расходные материалы:
 	 Ленты D1 виниловые шириной 6,9 или 12 мм
 	 Полиэстровые ленты шириной 12 мм
 	 Нейлоновые ленты шириной 12 мм
 	 Гарантия: 12 месяцев
  Скачать инструкцию в pdf*
  </t>
   </si>
   <si>
-    <t>16800.00000000 руб.</t>
+    <t>17136.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo LetraTag LT-100H, ABC клавиатура, блистер</t>
   </si>
   <si>
     <t>Этот простой в использовании принтер позволяет создавать этикетки именно так, как вы хотите. Он печатает на лентах различных цветов плюс имеет встроенные популярные функции, такие как несколько стилей шрифта, подчеркивание, жирный шрифт, текст разной высоты и многое другое. В отличие от других производителей этикеток, наш оригинальный графический дисплей показывает, как именно будут выглядеть этикетки. Вам не надо будет гадать как именно будут выглядеть ваши этикетки. То, что вы видите, то и будет напечатано.
  Гарантия: 12 месяцев
 Характеристики
  Эргономичный дизайн для легкого использования
  Большой дисплей на 13 символов с предварительным просмотром печати
  Навигационные кнопки для быстрого доступа к дополнительным функциям
  Память на 9 этикеток
  печать в двух строках
  5 размеров шрифта
  8 стилей обрамления
  Автоматическое выключение для энергосбережения
  Функция установки Даты и Времени
  Многоязычный (кроме русского)
  Использует 4 батареи типа АА (не входят в комплект)
  Ленты шириной: 12мм
  USB подключение: Нет
  Комплектация: Одна пробная бумажная лента
  Скачать инструкцию к принтеру Dymo LetraTag LT-100H.</t>
   </si>
   <si>
-    <t>6800.00000000 руб.</t>
+    <t>5780.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер индустриальный ленточный Dymo Rhino 4200, в кейсе, лента ширина до 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Компактный, простой в использовании принтер для быстрого изготовления этикеток «на ходу». Позволяет делать маркировку быстро и правильно, там где это нужно. Пользуйтесь привычной QWERTY клавиатурой. Используйте «горячие» клавиши для быстрого создания самоламинирующихся этикеток, флажков, маркировки со штрих-кодами Code 39 и Code 128, этикеток фиксированной длины, этикеток с разделителями и многое другое.
  Печать этикеток до 19 мм шириной на гибком нейлоне, полиэстере с усиленным клеем или надежном виниле, ПЛЮС печатать непосредственно на термоусадочных трубках. Сэкономьте время с новыми возможностями принтера - таких как клавиша «Favorites», которая позволяет закрепить доступ к наиболее часто используемым этикеткам, символам и терминам; и клавишу «Custom», позволяющая сохранять пользовательские настройки.
  Гарантия: 12 месяцев
 Характеристики
 	Габариты и вес. Принтер имеет размеры 18,1 х 12,7 х 6,2 см и вес 0,465 кг.
 	Корпус. Прорезиненные чехлы предохранят принтер от повреждений при случайном падении
 	Дисплей. Устройство обладает жидкокристаллическим дисплеем с подсветкой и функцией предварительного просмотра созданной этикетки.
 	Питание. От шести элементов АА (не входит в комплект) или от Li-Ion аккумулятора ( не входит в комплект). В принтере предусмотрена функция автоматического отключения питания при бездействии принтера
 	Особенности печати. Принтер имеет возможность вертикальной и горизонтальной печати при маркировке. Лента принтера позволяет задавать любую длину этикетки для кабеля или провода. Печать штрих-кодов Code 39 и Code 128. Создание многострочных этикеток, максимум 5 строк текста.
  Скачать инструкцию в pdf*
  </t>
   </si>
   <si>
     <t>30396.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер индустриальный Dymo M1011, лента ширина 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -29238,53 +28924,50 @@
 	Шрифт: латиница
 	Превосходная четкость текста
 	Расходные материалы: ленты из алюминия или нержавеющей стали шириной 12 мм
 	Встроенный перфоратор для маркировки патч-кордов
 	Встроенный ручной нож для отрезания этикеток
 	Отрезаемая лента имеет закругленные края для Вашей безопасности
 	Этикетки устойчивы к разным агрессивным условиям, не выгорают на солнце, термоустойчивы
 	Мерный упор для определения длины начального и конечного нерабочего участка ленты
 	Дополнительный барабан с зеркальным отражением символов
  Комплектация:
  - удароустойчивый кейс для переноски;
  - принтер М1011;
  - 1 бесклеевая алюминиевая лента 12 мм х 4,80 м;
  - 1 бесклеевая лента из нержавеющей стали 12 мм х 6,40 м;
  - барабан с зеркальным отражением.
  Скачать инструкцию в pdf*</t>
   </si>
   <si>
     <t>46920.00000000 руб.</t>
   </si>
   <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами</t>
   </si>
   <si>
     <t>Запасное колесо с символами для принтера.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2000.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер электронный ленточный Dymo Label Manager 160, D1, лента ширина 6, 9, 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Электронный ленточный принтер Label Manager 160, ленты D1 шириной 6, 9, 12 мм Label Manager 160 - это один из самых доступных ленточных электронных принтеров на рынке. Благодаря компактным размерам он всегда будет у вас под рукой, а неплохой выбор встроенных символов сделает его полезным как дома, так и в небольшом бизнесе. Простой в обращении, легкий благодаря использованию батареек ААА.
  Гарантия: 12 месяцев
 	Самый доступный электронный принтер QWERTY клавиатура, латиница
 	 Питание: 6 батареек ААА ( в комплект не входят)
 	 Разъем подключения адаптера питания ( не входит в комплект)
 	6 размеров шрифта, 8 стилей,
 	 228 символов и картинок
 	 Размеры: 203 x 118 x49 мм
 	 Автоматическое выключение
 	 Печать на лентах D1 6, 9, 12 мм
 	 Ленты шириной: 6 мм, 9 мм, 12 мм. 
 	 USB подключение: Нет
 	 Комплектация: Принтер + 1 картридж: 12 мм x 3 м (белый фон, черные буквы)
  Скачать инструкцию в pdf*
  </t>
   </si>
   <si>
     <t>9600.00000000 руб.</t>
   </si>
   <si>
@@ -29331,51 +29014,51 @@
 	 Комплект поставки
 	принтер Dymo Rhino Pro 4200
 	Картридж с белой виниловой лентой 12 мм, черный шрифт на белом фоне
 	Краткое руководство
 	 Вес и габариты
 	Вес принтера 630 грамм (без элементов питания/аккумулятора)
 	Размеры и вес упаковки 770 грамм, 15,5 см х 8,8 см х 23 см
 	Размеры принтера 17,78 см х 11,68 см х 5,79 см
  USB подключение: нет
  Скачать инструкцию в pdf*</t>
   </si>
   <si>
     <t>13750.00000000 руб.</t>
   </si>
   <si>
     <t>Аккумулятор литий-ионный для принтера Dymo Label Manager 280, LM PnP</t>
   </si>
   <si>
     <t xml:space="preserve">Литий-ионный аккумулятор DYMO для этикеток, совместимость с принтерами  LabelManager 260P, 280P и PnP.
   Дополнительно:
  Емкость аккумулятора: 650 мА/час
  USB подключение: нет
  </t>
   </si>
   <si>
-    <t>2900.00000000 руб.</t>
+    <t>2958.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 550, USB-подключение, лента ширина до 62 мм</t>
   </si>
   <si>
     <t>Печать этикеток выполняется быстро, точно и без проблем с принтером этикеток DYMO LabelWriter 550. Благодаря уникальной функции автоматического распознавания этикеток вы всегда сразу узнаете, какие этикетки (по размеру, типу и цвету) загружены в этикетировщик. Вы также будете знать, сколько этикеток осталось, так что вы никогда не закончите работу в середине. Принтер для прямой термопечати избавляет от необходимости покупать дорогостоящие чернила или тонер, а портативный размер позволяет легко вписаться в любое современное рабочее пространство. Это до 20% быстрее, чем LabelWriter 450 *. А благодаря возможности печати точных количеств вам больше никогда не придется бороться с листовыми этикетками! * Скорость основана на подключении по USB, 4-строчная адресная этикетка.
  Характеристики
  Печать на русском языке и других языках, поддерживаемых вашим компьютером
  Разрешение 600 х 300
  Распознание этикеток 
  Скорость печати 62 этикетка в минуту
  Максимальная ширина этикеток 62 мм
  Возможность печати любого текста и графических изображений, созданных на компьютере
  Возможность создания базы данных этикеток
  Питание от сети (адаптер входит в комплект)
  Подключение – USB порт
  Совместим с РС (Windows® XP, Windows® Vista, Windows® 7)
  Пробный ролик с этикетками
  Гарантия: 12 месяцев
  В комплект входит новое Программное Обеспечение DYMO Label v.8, с помощью которого вы легко создадите как одну, так и сотни этикеток.
  Многофункциональное приложение: Распечатает этикетки прямо из Microsoft® Word, Outlook®, Excel® и CardScan® без дополнительного набора текста.
  Встроенная адресная книга: Распечатает этикетки из вашего списка контактов или адресной книги Outlook®
  Устройство QuickPrint: Обеспечит быструю и легкую печать
  Более 100 готовых дизайнов этикеток
  Вы можете добавлять символы из существующего списка, а так же добавлять свои</t>
@@ -29463,51 +29146,51 @@
 	Вставлять в этикетку графические изображения, логотипы, индустриальные символы, штрихкоды.
 	Импортировать данные из любых программ Windows. Файлы, созданные программами Windows, могут быть легко перенесены и отформатированы для этикеток.
 	Печатать непосредственно из программы RhinoPro Connect.
 	Переслать этикетки в принтер Rhino 6000+ для использования на месте работ. 
 	Возможность печати прямо с компьютера через любой принтер с помощью драйверов для Windows Print. 
 	Графическое меню, позволяющее увидеть и изменить тип этикетки нажатием одной кнопки. 
 	Простой выбор часто используемых этикеток, достаточно нажать одну кнопку.
 	Типы этикеток полностью отвечают возможностям принтера для предотвращения ошибок и экономии времени.
 	Более 150 запрограммированных индустриальных терминов и 100 символов с возможностью создания своей собственной библиотеки терминов/символов. Например, «датчик воды», «видеокамера» и т.п.
 	Возможность создания собственной библиотеки логотипов, символов и графики.
 	Для логотипов подходят форматы: jpg, png, gif, bmp, ico, emf, wmf.
 	4 варианта маркировка кабеля и проводов.
 Комплектация
 	Принтер RHINO 6000+
 	Программное обеспечение Dymo Rhino Connect Software
 	Кейс - жесткий чехол для транспортировки
 	Картридж с нейлоновой лентой RhinoPro 24mm
 	Картридж с виниловой лентой 9 мм
 	Аккумуляторный блок
 	Адаптер
 	USB Кабель
 	CD с инструкцией
 </t>
   </si>
   <si>
-    <t>67000.00000000 руб.</t>
+    <t>68340.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 210D, ленты D1 шириной 6, 9, 12 мм, клавиатура латиница</t>
   </si>
   <si>
     <t xml:space="preserve">Электронный ленточный принтер LabelManager 210D в коробке. Имеет большую библиотеку встроенных символов.
  Клавиатура: латиница. 
  Расходники: Печатает на лентах D1 шириной 6, 9, 12 мм.
  Гарантия: 12 месяцев
  </t>
   </si>
   <si>
     <t>5500.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo LetraTag LT-200BT, Bluetooth-подключение, лента ширина 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">2197795 Универсальный компактный электронный ленточный принтер этикеток Dymo LetraTag LT-200BT. Благодаря своей мобильности и компактности может использоваться дома, в офисе, для торговли и в производстве. Экономичные ленты шириной 12 мм. Технология термопечати, при которой информация на ленте выжигается термоголовкой, поэтому не требует дополнительных расходных материалов.
  Печатает на русском языке со смартфона через Bluetooth. 
  Размер: 120 х 120 х 45 мм
  Вес: 190 г 
  Подходят ленты: 12 мм
  Скорость печати: до 20 этикеток в минуту
  Питание: 4 батарейки АА 
@@ -29657,58 +29340,58 @@
  </t>
   </si>
   <si>
     <t>38887.50000000 руб.</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 2800, D1, лента ширина 6, 9, 12 мм, клавиатура - латиница</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Ленточный принтер. Ширина самоклеющихся лент 6,9,12 мм. Клавиатура — ЛАТИНИЦА. Интерфейс на ЛАТИНСКОМ языке. Идеален для маркировки в парфюмерии и розливу духов.
 	 Размеры: 110х206х40 мм, вес: 396 гр, качество печати 203 dpi. Для использования в офисе и торговле, маркировке кабеля и электрощитового оборудования. Отличное качество печати и большой ассортимент самоклеящихся лент. Прост в использовании благодаря эксклюзивному графическому экрану, который отражает этикетку такой, какой она будет при печати, простой клавиатуре и навигации, а также доступной всем инструкции. Все команды и сообщения будут выводиться на выбранном Вами языке (кроме кириллицы). Печать на КИРИЛЛИЦЕ через  BLUETOOTH 4.2 с мобильного телефона. Технология термопечати, при которой информация на ленте выжигается термоголовкой, поэтому не требует дополнительных расходных материалов. Скорость печати до 30 этикеток в минуту. Питание:  литий-ионовый аккумулятор, зарядка (в комплектацию  входят). 
 	 Печать в одну и две строки. 6 размеров шрифта. Зеркальная, вертикальная и горизонтальная печать. 
 	 Прописные и заглавные буквы. Подчеркивание и обрамление (5 видов), курсив и выделение текста. Печать встроенных символов (бизнес, скобки, стрелки, греческие, математические, валюта и т.д.). Установление фиксированной длины этикетки.
 	 Выравнивание текста по центру, левому, правому краю этикетки. Установка количества копий для печати. Возможность регулировки контрастности текста. Память на 10 этикеток и возможность использовать сохраненный текст. 
 	 Комплектация: ленточный принтер LabelManager 2800, литий-ионовый аккумулятор, зарядка, пробная лента D1 12 мм х 3,5 м, инструкция.
 	 На данной модели принтера используется следующие типы лент:
  Пластиковые ленты D1. Ширина 6,9,12 мм, в картридже 7 м. Приклеиваются ко всем гладким поверхностям. Не выгорают на солнце, влагоустойчивые изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +120 С. Стойкие к воздействию агрессивных сред (масла, жиры, растворители).
  Виниловые ленты. Ширина 9,12 мм, в картридже 5,5 м. Сочетают в себе эластичность, особовысокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +90 С. Пригодны к использованию на улице!
  Термоусадочные трубки. Ширина 6,9,12 мм, в картридже 1,5 м. Разработаны специально для маркировки проводов и кабеля. Бесклеевые полиолефиновая трубки нагреваются при помощи строительного фена. Коэффициент усадки 3:1. Рекомендуемый диаметр кабеля: 6 mm лента: min 1.18 mm — max 2.33 mm; 9 mm лента: min 1.73 mm — max 3.73 mm; 12 mm лента: min 2.97 mm — max 5.13 mm; 19 mm лента: min 4.64mm — max 9 mm. Цвет желтый и белый. Шрифт черный.
  Полиэстровые ленты. Ширина 9,12 мм, в картридже 5,5 м. Подходит для любых гладких и шероховатых поверхностей. Отличаются от лент D1 более сильным клеевым слоем. Оборудование, щитовые, коммутационные панели и т.д. Устойчивы к воздействию растворителей и химическим растворов. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +120 С. Пригодны к использованию на улице!
  Нейлоновые ленты. Ширина 12 мм, в картридже 3,5 м. Идеальны для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Обладает сверхэластичностью и сильным клеевым слоем. Не пригодны к использованию на улице и боятся воздействия агрессивной среды.
 </t>
   </si>
   <si>
+    <t>5900.00000000 руб.</t>
+  </si>
+  <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами, зеркальный текст</t>
   </si>
   <si>
     <t>Колесо запасное для механического принтера M1011 для выдавливания символов на лентах. 
 Предназначен для выдавливания ЛАТИНСКИХ букв, цифр и знаков препинания.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2040.00000000 руб.</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Writer</t>
   </si>
   <si>
     <t xml:space="preserve">Блок питания для принтеров Dymo Label Writer. </t>
   </si>
   <si>
     <t>Риббоны для принтеров Brady</t>
   </si>
   <si>
     <t>Риббон M7-R4300 Waх для принетров Brady BMP71, M710, 45.72 м х 50 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Риббон Brady M7-R4300 brd173193, длиной 45.72 м и шириной 50 мм, поставляется по 1 штуке в упаковке.Качественный риббон — термотрансферная лента на основе смеси воска и синтетических смол, устойчива к растворителям и истиранию. Цвет: черный.
 </t>
   </si>
   <si>
     <t>16851.67000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочные трубки Brady</t>
   </si>
   <si>
@@ -29877,50 +29560,53 @@
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>3135.00000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 251 для принтеров brother, 23.6 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS251 с термоусадочной трубкой аналог brother hse 251.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
 	Назначение: Для кабеля и провода
 	 Цвет ленты: Белый
 	 Цвет шрифта: Черный
 	 Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
+    <t>3230.00000000 руб.</t>
+  </si>
+  <si>
     <t>Термоусадочная трубка ahs 611 для принтеров brother, 5.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS 611 с термоусадочной трубкой аналог brother hse 611.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 621 для принтеров brother, 8.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS 621 с термоусадочной трубкой аналог brother hse 621.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Термоусадка
@@ -29958,205 +29644,217 @@
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 651 для принтеров brother, 23.6 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS 651 с термоусадочной трубкой аналог brother hse 651.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>Этикетки для принтеров Brady</t>
   </si>
   <si>
-    <t>Этикетки самоламинирующиеся ELAT-18-361-2.5 Brady, 25 х 33 мм, 55 штук на листе, 45 листов</t>
+    <t>Этикетки самоламинирующиеся Brady ELAT-18-361-2.5, материал B-361, 25 х 33 мм, 45 листов</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся ELAT-18-361-2,5 Brady на листах А4 для печати на офисном лазерном принтере, ширина: 33 мм, высота: 25 мм, для термотрансферной печати, из белого полиэстера с матовым покрытием. Этикетка состоит из двух частей - поля для нанесения информации и прозрачной ламинирующей части. Таким образом, этикетка стойкая к различным маслам, воде, химическим веществам, ультрафиолетовым лучам, истиранию и смазыванию. Обладает постоянным адгезивом, полностью затвердевает через 24 часа, этикетку можно удалить только с помощью жесткого механического воздействия. Предназначены для промышленной маркировки электропроводов, силовых, коаксиальных, контрольных, оптических, UTP кабелей, жгутов, кабельных жил, различных электрокомпонентов, шкафов, щитков, а также для нанесения штрих-кода. Стойкие к температурам от -70 до +110°C.</t>
   </si>
   <si>
     <t>75141.96000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 54 мм x 25 мм, 500 штук</t>
   </si>
   <si>
     <t>Большие адресные этикетки 54 х 25 мм, 500 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
+    <t>2050.00000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, 25 мм x 13 мм, 1000 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 25 х 13 мм, 1000 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
     <t>2450.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 57 мм x 32 мм, 1000 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 57 х 32 мм 1000 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
     <t>6120.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 51 мм x 19 мм, 500 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 51 х 19 мм 500 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для CD/DVD, белые, 57 мм х 57 мм, 160 штук</t>
   </si>
   <si>
     <t>Этикетки для CD/DVD белые диаметр. 57 мм, 160 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
-    <t>1100.00000000 руб.</t>
+    <t>935.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм x 28 мм, 130 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2х130 шт/рул, 28х89 мм. Цвет ленты - белый. Цвет шрифта - черный.</t>
   </si>
   <si>
-    <t>2300.00000000 руб.</t>
+    <t>2346.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, 89 мм х 28 мм, 4 х 130 штук, 4 цвета</t>
   </si>
   <si>
     <t>Адресные этикетки разноцветные 89 х 28 мм 4 х 130 шт. Цвета: желтый, розовый, синий, зеленый. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
-    <t>4450.00000000 руб.</t>
+    <t>3790.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм х 36 мм, 520 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2 х 260 шт, 36 х 89 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+  </si>
+  <si>
+    <t>4794.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, прозрачные, 89 мм х 36 мм, 260 штук</t>
   </si>
   <si>
     <t xml:space="preserve">Адресные этикетки 260 шт, 36 х 89 мм, прозрачные, пластик. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.
  Для принтеров Dymo:  Label Writer 450, Label Writer 400,  Label Writer 4XL
  </t>
   </si>
   <si>
-    <t>4350.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 70 мм х 54 мм, 320 штук</t>
   </si>
   <si>
     <t>Большие многофункциональные этикетки 70 х 54 мм, 320 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>4233.00000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки для принтеров Dymo Label Writer для подвесных папок, белые, 50 мм x 12 мм, 220 штук</t>
   </si>
   <si>
     <t>Этикетки для подвесных папок 50 х 12 мм, 220 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>1745.00000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки для принтеров Dymo Label Writer на корешок папки, 190 мм x 38 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 38 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>2200.00000000 руб.</t>
+    <t>1870.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer, на корешок папки-регистратора, 190 мм x 59 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 59 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>3150.00000000 руб.</t>
+    <t>2700.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 101 мм х 54 мм, 220 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 220 шт, 101 x 54 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>4000.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для бэйджей, белые, 41 мм x 89 мм, 300 штук</t>
   </si>
   <si>
     <t>Этикетки для бэджей 89 х 41 мм, 300 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. 
 Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 89 мм x 51 мм, 300 штук</t>
   </si>
   <si>
     <t>Этикетки для бэджей 89 х 51 мм, 300 шт. Без клея. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 106 мм x 62 мм, 250 штук</t>
   </si>
   <si>
     <t xml:space="preserve">Этикетки для бэйджей 106 х 62 мм, 250 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.
  </t>
   </si>
   <si>
+    <t>2200.00000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки адресные для принтеров Label Writer 4XL, белые, 89 мм x 28 мм, 1050 штук</t>
   </si>
   <si>
     <t>S0947410 Dymo Адресные этикетки 89 x 28мм (только для LabelWriter 4XL) 1050 шт/рул. 2 рулона.</t>
   </si>
   <si>
     <t>2 рулона</t>
   </si>
   <si>
-    <t>6820.00000000 руб.</t>
+    <t>6130.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer 4XL, 102 мм x 59 мм, 575 штук</t>
   </si>
   <si>
     <t>S0947420 Dymo Многофункциональные этикетки 102 x 59мм (только для LabelWriter 4XL) 575 шт/рул. 2 рулона.</t>
   </si>
   <si>
     <t>6812.50000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся Dymo ХTL, полиэстровые, 24 мм x 23 мм, 96 штук на листе А4, 27 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Самоламинирующиеся этикетки DYMO на листах А4 фиксированного размера применяются для маркировки проводов и кабелей в местах, где важна защита надписи от масел, химических веществ, влаги, истирания и выцветания. Этикетки просты в работе: напечатайте нужную вам информацию на них на лазерном принтере, возьмите их с собой, снимите защитный слой с обратной стороны и оберните вокруг кабеля.
  Кабельные стикеры размером используются для маркировки провода или жилы с внешним диаметром 1-8 мм и площадью
  сечения 1-44 мм². Данные наклейки изготовляются из белого полиэстера, имеют толщину 200 мкм и матовую поверхность. Цвет этикеток белый, цвет шрифта зависит от возможности лазерного принтера. За счет высокой эластичности материала бирка не пережимает кабель, что крайне важно для нормального функционирования информационных кабелей. На одном листе находится от 30 до 96 наклеек в зависимости от размера этикеток.
  Идентификационные надписи на кабельных стикерах рекомендуется наносить с помощью офисного лазерного принтера, можно также воспользоваться промышленным перманентным маркером. Тонер лазерного принтера хорошо вжигается в материал, что обеспечивает долговечность надписи. 
  Технические характеристики DYMO XTL
 	Размер этикетки (ШхВ): 23x24 мм
 	Количество этикеток на одном листе: 96 шт.
 	Цвет листа – белый.
 	Цвет шрифта определяется типом лазерного принтера, на котором происходит печать.
 	Для провода диаметром от 3 до 7 мм (сечением от 12 до 44 мм).
 	Сверхнадежная защита информации на этикетках для провода или кабеля от стирания, смывания и выгорания на солнце.
@@ -30228,50 +29926,53 @@
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, стойкие к разрыву, 25 мм х 89 мм, 700 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
  Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 89 мм, 700 штук в рулоне.
 	 Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
 	 Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
     <t>12625.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, стойкие к разрыву, 25 мм х 25 мм, 1700 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
  Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 25 мм, 1700 штук в рулоне.
 	 Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
 	 Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
+    <t>10732.00000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 36 мм х 89 мм, 260 штук</t>
   </si>
   <si>
     <t>Большие этикетки DYMO 1983172 служат для печати адресов на конвертах, папках и прочего.
 Совместимость с принтером : LabelWriter 450, LabelWriter 450 Turbo.</t>
   </si>
   <si>
     <t>1475.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, адресные, белые, 28 х 89 мм, 260 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Сертификация FSC®, не содержат бисфенол А (BPA).
  Белые этикетки в ролях с надежным клеем AS0722370, размер 28 x 89 мм идеально подходят для адресной рассылки. Адресные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter®. Данные этикетки соответствуют этикеткам Dymo® арт. S0722370/Seiko® арт. SLP-2RL. 2 рулона по 130 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 28 x 89 мм
  В упаковке: 260 этикеток / 2 рулона
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
@@ -30339,51 +30040,51 @@
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, перманентные, белые, 54 х 70 мм, 320 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Сертификация FSC®, не содержат бисфенол А (BPA).
  Белые универсальные этикетки в ролях с надежным клеем AS0722440, размер 54 x 70 мм идеально подходят для различной маркировки. Универсальные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter®. Данные этикетки соответствуют этикеткам Dymo® арт. S0722440/Seiko® арт. SLP-DRL. 320 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 54 x 70 мм
  В упаковке: 320 этикеток / 1 рулон
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
-    <t>2765.76000000 руб.</t>
+    <t>2811.86000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, для подвесных папок, 12 х 50 мм, 220 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo®.
 	Сертификация FSC®, не содержат бисфенол А (BPA).
  Белые универсальные этикетки в ролях с надежным клеем AS0722460, размер 12 x 50 мм идеально подходят для маркировки подвесных папок и архивов. Этикетки для подвесных папок 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450. Данные этикетки соответствуют этикеткам Dymo® арт. S0722460. 220 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Этикетки легко оформить и распечатать с помощью программного обеспечения Dymo®.
 Характеристика
  Размеры: 12 x 50 мм
  В упаковке: 220 этикеток / 1 рулон
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
@@ -30470,51 +30171,51 @@
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, удаляемые, 32 х 57 мм, 1000 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость, легко удаляются, не оставляя следов клея на поверхности.
 	Легко оформить и распечатать с помощью ПО Dymo®.
 	Не содержат бисфенол А(BPA).
  Белые удаляемые этикетки в ролях с надежным клеем AS0722540, размер 32 x 57 мм идеально подходят для различной маркировки. Универсальные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450. Данные этикетки соответствуют этикеткам Dymo® арт. S0722540. 1000 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Этикетки легко оформить и распечатать с помощью программного обеспечения Dymo®.
 Характеристика
  Размеры: 32 x 57 мм
  В упаковке: 1000 этикеток / 1 рулон
  Типа печати: Принтер прямой термопечати
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, не содержит ПВХ
  </t>
   </si>
   <si>
-    <t>3776.53000000 руб.</t>
+    <t>3839.47000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, удаляемые, 19 х 51 мм, 500 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость, легко удаляются, не оставляя следов клея на поверхности.
 	Легко оформить и распечатать с помощью ПО Dymo®.
 	Не содержат бисфенол А(BPA).
  Белые удаляемые этикетки в ролях с надежным клеем AS0722550, размер 19 x 51 мм идеально подходят для различной маркировки. Универсальные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450. Данные этикетки соответствуют этикеткам Dymo® арт. S0722550. 500 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Этикетки легко оформить и распечатать с помощью программного обеспечения Dymo®.
 Характеристика
  Размеры: 19 x 51 мм
  В упаковке: 500 этикеток / 1 рулон 
  Типа печати: Принтер прямой термопечати
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, не содержит ПВХ
  </t>
   </si>
   <si>
@@ -30743,149 +30444,143 @@
 		 Цвет бумаги
 		 белый
 		 Код производителя
 		 S0929120
 		 Материал
 		 бумага
 		 Ширина этикетки (мм)
 		 25
 		 Длина этикетки (мм)
 		 25
 		 Кол-во в упаковке
 		 750 шт
 		 Тип ленты
 		 оригинальный
 		 Бренд
 		 Dymo
 		 Страна производитель
 		 Бельгия
 		 Вес
 		 0.16 кг
 		 Габариты (Д х Ш х В)
 		 65 мм x 73 мм x 39 мм
 </t>
   </si>
   <si>
-    <t>2958.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Промышленные и специальные карандаши</t>
   </si>
   <si>
     <t>Карандаш синий/красный</t>
   </si>
   <si>
     <t>Карандаш Expert Jumbo Duo, эргономичный трехгранный, диаметр 9.6 мм</t>
   </si>
   <si>
     <t>Двусторонний красно-черный карандаш Expert Jumbo Duo для технической маркировки. Хорошо подходит для тонкой разметки и корректировок, для маркировки линий горячей/холодной воды и других линий подачи/отвода. 
  Карандаш имеет прочный эргономичный трехгранный корпус и крупнее стандартного карандаша Expert Duo, что делает его ещё более удобным, если работать в перчатках. 
  Прекрасно пишет на различных поверхностях: картон, кирпич, бетон, металл, пластик, сухая и мокрая древесина.
  Длина: 180 мм
  Диаметр карандаша: 9.6 мм
 Диаметр грифеля: 5 мм.</t>
   </si>
   <si>
     <t>Красный/синий</t>
   </si>
   <si>
     <t>Expert</t>
   </si>
   <si>
     <t>Карандаш Lyra Duo Slim, 6.8 мм</t>
   </si>
   <si>
     <t>Карандаш двухцветный для плотников.
  Специальный двуцветный карандаш имеет шестиугольную форму и позволяет делать пометки. Может использоваться при строительных работах.
  Тонкий.
 В упаковке 12 штук.</t>
   </si>
   <si>
-    <t>31.82000000 руб.</t>
+    <t>112.39000000 руб.</t>
   </si>
   <si>
     <t>Карандаш Lyra Duo Giant, 10 мм</t>
   </si>
   <si>
     <t>Карандаш двуцветный для плотников.
  Специальный двуцветный карандаш имеет шестиугольную форму и позволяет делать пометки. Может использоваться при строительных работах. Они идеально подходят для учителей, школьников и профессионалов, которым требуется в два раза больше производительности. 
 Диаметр: 10 мм
 Длина: 17.5 см.
  В упаковке 12 штук.</t>
   </si>
   <si>
-    <t>160.70000000 руб.</t>
+    <t>210.18000000 руб.</t>
   </si>
   <si>
     <t>Специальные карандаши</t>
   </si>
   <si>
     <t>Карандаш графитовый для стекла Lyra Orlow Cellugraph, 240 мм</t>
   </si>
   <si>
     <t>Большой графитовый карандаш для стекла и гладких поверхностей.
 Универсальный графитовый карандаш для надписей на стекле и любой другой гладкой поверхности.
 Оставляет четкий, сплошной, хорошо заметный след.
 Толстый карандаш имеет треугольное сечение, большую длину 24 см и ярко-красную окраску корпуса.
 Благодаря этому не может закатиться или потеряться в мастерской.
 Стирается с гладких поверхностей.
 Внимание! Карандаш не рекомендуется для деликатных и пленчатых поверхностей, поскольку более твердый чем у маркера наконечник может ее повредить.</t>
   </si>
   <si>
     <t>Для стекла</t>
   </si>
   <si>
-    <t>265.03000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Карандаш по стеклу и металлу Lyra Orlow, стираемый</t>
   </si>
   <si>
     <t>Карандаш для стекла и очень скользких поверхностей.
  Карандаш для стекла и гладких поверхностей используется для надписей на стекле и любой другой гладкой поверхности. Оставляет четкий, сплошной, хорошо заметный след. Надписи выглядят очень эстетично и внешне почти не отличаются от надписей, сделанных маркером, и не требуют времени для высыхания. Кроме того, в отличие от маркеров, путем заточки грифеля можно варьировать толщину линии в широком диапазоне. Стирается с гладких поверхностей. Внимание! Карандаш не рекомендуется для деликатных и пленчатых поверхностей, поскольку более твердый чем у маркера наконечник может ее повредить
 12 штук в упаковке.</t>
   </si>
   <si>
-    <t>171.50000000 руб.</t>
+    <t>76.00000000 руб.</t>
   </si>
   <si>
     <t>Карандаш по стеклу и металлу Lyra Orlow Cellucolor, трудностираемый</t>
   </si>
   <si>
     <t>Карандаш для стекла и гладких поверхностей трудностираемый.
  Уникальный карандаш для надписей на стекле и любой другой гладкой поверхности.
  Оставляет четкий, сплошной, хорошо заметный след.
  Надписи выглядят очень эстетично и внешне почти не отличаются от надписей, 
  сделанных маркером, и не требуют времени для высыхания.
  Кроме того, в отличие от маркеров, путем заточки грифеля можно варьировать 
  толщину линии в широком диапазоне.
  Стирается с гладких поверхностей с большим усилием.
  В упаковке 12 штук.
 Внимание! Карандаш не рекомендуется для деликатных и пленчатых поверхностей, поскольку более твердый чем у маркера наконечник может ее повредить.</t>
   </si>
   <si>
-    <t>83.33000000 руб.</t>
+    <t>183.50000000 руб.</t>
   </si>
   <si>
     <t>Карандаш для плотника чернографитовый Lyra Profi 334, 240 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Карандаш для плотников комбинированный.
 Овального сечения. 
 2/3 графит,1/3 химический. 
 24см, синий корпус.
 100 штук в упаковке.
 </t>
   </si>
   <si>
     <t>184.51000000 руб.</t>
   </si>
   <si>
     <t>Набор грифелей для механических карандашей Markal Silver Streak Round, 6 штук</t>
   </si>
   <si>
     <t>Silver Streak Round Refills - грифели круглой формы для автоматического карандаша сварщика SILVER STREAK® Round Holder. Маркировка устойчива к огню, не смывается, не обугливается и не сдувается как мыльный камень. Предназначена для всех металлических поверхностей, включая жирные и влажные. За счет своей отражающей способности маркировка хорошо видна через стекло и светофильтры сварочной маски.</t>
   </si>
   <si>
     <t>1335.69000000 руб.</t>
   </si>
   <si>
@@ -31116,65 +30811,68 @@
   <si>
     <t>Держатель для мела Brunnen, металлический, с мелком</t>
   </si>
   <si>
     <t>Держатель для мела Brunnen.
 Подходит для мелков Ø: 10 мм</t>
   </si>
   <si>
     <t>Металл</t>
   </si>
   <si>
     <t>Держатель для мелков Lyra, D 8.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Держатель для мелков.
 Держатель с цанговым механизмом.
 Квадратный корпус черного цвета.
 Рекомендуется использовать для специальных мелков, для торговли и промышленности.
 Для мелков диаметром 8,5 мм круглой формы.
 </t>
   </si>
   <si>
     <t>D 8.5mm</t>
   </si>
   <si>
-    <t>1101.12000000 руб.</t>
+    <t>927.54000000 руб.</t>
   </si>
   <si>
     <t>Держатель для мелков Lyra, D 9.5 -10 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Держатель для мелков.
 Держатель с цанговым механизмом.
 Восьмиугольный корпус черного цвета.
 Рекомендуется использовать для специальных мелков, для торговли и промышленности.
 Для мелков диаметром 10 мм круглой формы.
 </t>
   </si>
   <si>
     <t>D 10mm</t>
+  </si>
+  <si>
+    <t>1101.12000000 руб.</t>
   </si>
   <si>
     <t>Держатель для мелков Lyra, D 11-12 мм</t>
   </si>
   <si>
     <t>Держатель для мелков.
  Держатель с цанговым механизмом.
  Восьмиугольный корпус черного цвета.
  Рекомендуется использовать для специальных мелков, для торговли и промышленности.
 Для мелков диаметром от 11 до 12 мм. круглой, квадратной и шестиугольной формы.</t>
   </si>
   <si>
     <t>D 12 mm</t>
   </si>
   <si>
     <t>1124.93000000 руб.</t>
   </si>
   <si>
     <t>Держатель для мелков Markal Soapstone Flat holder, металл плоский, 14.6 см</t>
   </si>
   <si>
     <t xml:space="preserve">SOAPSTONE MARKER Flat Holder металлический держатель для стеатитового термостойкого плоского мелка сварщика Markal Soapstone Marker Flat предотвращает поломку во время работы. Фиксирующий механизм позволяет использовать мелок практически без остатка. Длина: 14,6 см.
 Особенности и преимущества
 	 Металлический держатель защищает мыльный камень от поломок; 
 	 Держатель оборудован карманным зажимом;
@@ -31241,202 +30939,198 @@
     <t>Профессиональный маркировочный мелок изготовлен на основе воска с добавлением специальных частиц. Изготавливается в нескольких вариантах цвета, обернут бумагой для предотвращения пачканья рук и удобства применения.
  Восковой мелок Expert применяется для нанесения устойчивой маркировки на ряд материалов, среди которых – металл, камень, бетон, изделия из каучука, также мелок может использоваться в условиях высоких и низких температур.
  Высокая концентрация красящего пигмента в составе мелка позволяет делать заметные надписи даже на темных поверхностях.
  Специальные частицы в составе мелка позволяют применять его на открытом воздухе, например, для нанесения маркировки на металлических конструкциях, трубопроводах и т.д. Надпись устойчива к суровым климатическим условиям, перепадам температур, механическому истиранию и длительному воздействию влаги.
 Шестигранная форма, длина 120 мм, диаметр 11 мм.</t>
   </si>
   <si>
     <t>104.00000000 руб.</t>
   </si>
   <si>
     <t>Мелок восковой Expert универсальный, диаметр 9 мм, длина 95 мм</t>
   </si>
   <si>
     <t>Мелок восковый универсальный.
  Универсальный мелок Expert 832201 на восковой основе используется для нанесения профессиональной маркировки на гладкие и пористые поверхности.
  Одинаково хорошо маркирует стекло, пластик, металл и изделия из сухой древесины. Ограниченно используется на влажной древесине.
  Мелок Expert 832201 применяется также для нанесения устойчивой маркировки на ряд других гладких материалов, среди которых – кафель, керамика, а также изделия из каучука. С гладких поверхностей мелок можно стереть с помощью сухой тряпки.
  Высокая концентрация красящего пигмента в составе мелка Expert 832201 позволяет делать заметные надписи даже на темных поверхностях.
  Мелок Expert 832201 для удобства использования обернут бумагой. Может использоваться с цанговым держателем для более экономичного использования мелка.
 Круглая форма, длина 95 мм, диаметр 9 мм.</t>
   </si>
   <si>
     <t>Мелок для древесины Lyra Economy 795</t>
   </si>
   <si>
-    <t>LYRA 795 Восковой универсальный маркировочный мелок, белый.
+    <t>LYRA 795 Восковой универсальный маркировочный мелок.
  Профессиональный маркировочный мелок изготовлен на основе воска с добавлением специальных частиц. Мелок Lyra изготавливается в нескольких вариантах цвета.
- Восковой мелок Lyra 795 применяется для нанесения устойчивой маркировки на 
- влажную и сухую древесину, а также на камень и бетон.
+ Восковой мелок Lyra 795 применяется для нанесения устойчивой маркировки на влажную и сухую древесину, а также на камень и бетон.
  Высокая концентрация красящего пигмента в составе мелка Lyra позволяет делать заметные надписи даже на темных поверхностях.
  Специальные частицы в составе мелка позволяют применять его на открытом воздухе, например, для нанесения маркировки на металлических конструкциях, трубопроводах и т.д. Надпись, нанесенная мелком Lyra, устойчива к суровым климатическим условиям, перепадам температур.
  Для удобства применения возможно использование с цанговым держателем Lyra 7166. Цанговый держатель Lyra применяется для более экономичного использования мелка.
  Шестигранная форма, длина 110 мм, диаметр 11 мм.
 В упаковке 12 штук.</t>
   </si>
   <si>
-    <t>62.87000000 руб.</t>
+    <t>68.04000000 руб.</t>
   </si>
   <si>
     <t>Мелок маркировочный для древесины Lyra Profi 797</t>
   </si>
   <si>
     <t xml:space="preserve">Мелок для древесины.
  Универсальный мелок Lyra 797 на восковой основе для нанесения маркировки на необработанную древесину и изделия из древесных материалов. 
  Отлично зарекомендовал себя и не имеет аналогов по применению на сырой и влажной древесине.
  В отличие от обычных восковых мелков, мелок Lyra 797 применяется также для нанесения устойчивой маркировки на ряд других материалов, среди которых – металл, камень, бетон, изделия из каучука, а также мелок может использоваться в условиях высоких температур.
  Высокая концентрация красящего пигмента в составе мелка lyra 797 позволяет делать заметные надписи даже на темных поверхностях.
  Специальные частицы в составе мелка Lyra позволяют применять его на открытом воздухе, например, для нанесения маркировки на деревья в лесных хозяйствах. Надпись устойчива к суровым климатическим условиям, перепадам температур, механическому истиранию и длительному воздействию влаги.
  Мелок Lyra 797 изготавливается в нескольких вариантах цвета, для удобства использования обернут бумагой. Рекомендуем использовать с держателем для мелков.
  Шестигранная форма, длина 120 мм, диаметр 12 мм.
  </t>
   </si>
   <si>
-    <t>119.04000000 руб.</t>
+    <t>123.46000000 руб.</t>
   </si>
   <si>
     <t>Мелок люминесцентный для древесины Lyra 797, 120 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Маркировочный мелок люминесцентный для вырезки дефектов древесины.
  Специальный маркировочный люминесцентный мелок Lyra 797313 изготовлен на восковой основе с добавлением специального компонента, считываемого оптическими приборами в ультрафиолетовом диапазоне.
  Люминесцентные мелки Lyra используются на линиях оптимизации качества древесины для вырезки дефектов древесины перед дальнейшей обработкой заготовок. На поступивших на участок заготовках, рабочие вручную маркируют зоны дефектов (сучки, пятна и прочие дефекты) люминесцентным мелком. Считывание меток происходит автоматически, посредством фотосенсора при входе заготовок с метками на участок торцовки, затем торцовочный станок вырезает дефекты.
  Также люминесцентный мелок Lyra может использоваться как универсальный, с его помощью можно наносить маркировку на следующие поверхности: влажная древесина, бетон, кирпич, резина, металл, нагретые поверхности и поверхности перед нагреванием. Использование мелков Lyra с держателем, позволяет более экономично их расходовать, что позволяет существенно сократить расходы на предприятии.
  Шестигранная форма, длина 120 мм, диаметр 12 мм.
  </t>
   </si>
   <si>
-    <t>223.21000000 руб.</t>
+    <t>220.00000000 руб.</t>
   </si>
   <si>
     <t>Мелок восковой для металла, кафеля, камня Lyra, 12 мм</t>
   </si>
   <si>
     <t>Восковой универсальный маркировочный мелок, белый. 
  Профессиональный маркировочный мелок изготовлен на основе воска с добавлением специальных частиц. Мелок Lyra изготавливается в нескольких вариантах цвета, обернут бумагой для предотвращения пачканья рук и удобства применения.
  Восковой мелок Lyra 798 применяется для нанесения устойчивой маркировки на ряд материалов, среди которых – металл, камень, бетон, изделия из каучука, также мелок может использоваться в условиях высоких и низких температур.
  Высокая концентрация красящего пигмента в составе мелка позволяет делать заметные надписи даже на темных поверхностях.
  Специальные частицы в составе мелка позволяют применять его на открытом воздухе, например, для нанесения маркировки на металлических конструкциях, трубопроводах и т.д. Надпись устойчива к суровым климатическим условиям, перепадам температур, механическому истиранию и длительному воздействию влаги.
  Для удобства применения может использоваться с цанговым держателем L7166. Цанговый держатель Lyra применяется для более экономичного использования мелка.
  Шестигранная форма, длина 95 мм, диаметр 12 мм.
  В упаковке 12 штук.</t>
   </si>
   <si>
-    <t>172.61000000 руб.</t>
+    <t>158.52000000 руб.</t>
   </si>
   <si>
     <t>Мелок для бетона Lyra, 20 x 20 x 100 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Мелок для бетонных конструкций и других сильно абразивных поверхностей.
 Длина – 100 мм
 Размер – 20 мм х 20 мм
 </t>
   </si>
   <si>
-    <t>65.47000000 руб.</t>
+    <t>48.22000000 руб.</t>
   </si>
   <si>
     <t>Мелок для стекла и гладких поверхностей Lyra, 95 х 9.5 мм</t>
   </si>
   <si>
     <t>Мелок для стекла и гладких поверхностей.
  Универсальный мелок Lyra 1426 на восковой основе используется для нанесения маркировки на стекло, пластик и изделия из сухой древесины. 
  Ограниченно используется на влажной древесине.
  Мелок Lyra 1426 применяется также для нанесения устойчивой маркировки на ряд других гладких материалов, среди которых – металл, камень, бетон, кафель, а также керамика и изделия из каучука. С гладких поверхностей мелок можно стереть с помощью сухой тряпки.
  Высокая концентрация красящего пигмента в составе мелка Lyra 1426 позволяет делать заметные надписи даже на темных поверхностях.
  Мелок Lyra 1426 изготавливается в нескольких вариантах цвета, для удобства 
  использования обернут бумагой. Может использоваться с цанговым держателем Lyra 7162 для более экономичного использования мелка.
  Круглой формы. Длина 90 мм, радиус 9,5 мм.
  В упаковке 12 штук.
 Цвет может отличаться от представленной на фото.</t>
   </si>
   <si>
-    <t>76.00000000 руб.</t>
+    <t>146.82000000 руб.</t>
   </si>
   <si>
     <t>Мелок восковой для любого типа поверхностей Lyra, 95 x 9.5 мм</t>
   </si>
   <si>
     <t>Мелок восковый универсальный.
  Универсальный мелок Lyra на восковой основе используется для нанесения профессиональной маркировки на гладкие и пористые поверхности. 
  Одинаково хорошо маркирует стекло, пластик, металл и изделия из сухой древесины.
  Мелок Lyra применяется также для нанесения устойчивой маркировки на ряд других гладких материалов, среди которых – кафель, керамика, а также изделия из каучука. 
  Высокая концентрация красящего пигмента в составе мелка Lyra позволяет делать заметные надписи даже на темных поверхностях.
  Мелок Lyra  изготавливается в нескольких вариантах цвета, для удобства 
  использования обернут бумагой. Может использоваться с цанговым держателем L7162 для более экономичного использования мелка.
  Круглая форма, длина 90 мм, диаметр 9,5 мм.
 В упаковке 12 штук.</t>
   </si>
   <si>
-    <t>84.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Мелок для шин и резины Lyra, маркировочный, 95 х 9.5 мм</t>
   </si>
   <si>
     <t>LYRA 1429 Мелок восковой для резины, автопокрышек.
  Универсальный мелок Lyra 1429 многоцелевого применения изготовлен на восковой основе. Мелок используется для нанесения профессиональной маркировки на изделия из каучука, также может использоваться для маркировки металла, бетона и камня.
  Мелок Lyra 1429 рекомендуется применять для нанесения устойчивой маркировки на автопокрышки перед отправкой их на зимнее хранение, а также в шиномонтажах для их идентификации.
  Высокая концентрация красящего пигмента в составе мелка Lyra 1429 позволяет делать заметные надписи на темных поверхностях.
  Мелок Lyra 1429 изготавливается в нескольких вариантах цвета, для удобства 
  использования и предотвращения пачканья рук обернут бумагой. Может использоваться с цанговым держателем для более экономичного использования 
  мелка.
  Круглой формы, длина 95 мм, диаметр 9,5 мм.
 В упаковке 12 штук.</t>
   </si>
   <si>
     <t>Мелок для шин и резины Lyra, маркировочный, 15 мм</t>
   </si>
   <si>
     <t>LYRA 799 Мелок для изделий из каучука, белый.
  Универсальный мелок Lyra 799 многоцелевого применения изготовлен на восковой основе. Мелок используется для нанесения профессиональной маркировки на изделия из каучука, также может использоваться для маркировки металла, бетона и камня.
  Мелок Lyra 799 рекомендуется применять для нанесения устойчивой маркировки на автопокрышки перед отправкой их на зимнее хранение, а также в шиномонтажах для их идентификации.
  Высокая концентрация красящего пигмента в составе мелка Lyra 799 позволяет 
  делать заметные надписи на темных поверхностях.
 Мелок Lyra 799 изготавливается в нескольких вариантах цвета, для удобства использования и предотвращения пачканья рук обернут бумагой. Может использоваться с цанговым держателем для более экономичного использования мелка.</t>
   </si>
   <si>
-    <t>112.00000000 руб.</t>
+    <t>211.89000000 руб.</t>
   </si>
   <si>
     <t>Мелок восковой маркировочный Lyra, круглый, 100 x 8.5 мм</t>
   </si>
   <si>
     <t>LYRA 6897 Восковой маркировочный мелок.
  Профессиональный маркировочный мелок изготовлен на основе воска с добавлением специальных частиц. Мелок Lyra изготавливается более тонкого диаметра по сравнению с другими мелками Lyra и в нескольких вариантах цвета для удобства применения на материалах различного цвета.
  Восковой мелок Lyra 6897 применяется для нанесения устойчивой маркировки на ряд материалов, среди которых – сухое дерево, камень, также мелок может 
  использоваться для маркировки каучука и металла.
  Высокая концентрация красящего пигмента в составе мелка позволяет делать заметные надписи даже на темных поверхностях.
  Специальные частицы в составе мелка позволяют применять его на открытом воздухе, например, для нанесения маркировки на металлических конструкциях, 
  трубопроводах и т.д. Надпись устойчива к суровым климатическим условиям, перепадам температур.
  Для удобства применения может использоваться с цанговым держателем Lyra 
  7161. Цанговый держатель Lyra применяется для более экономичного использования мелка.
 Диаметр 8 мм.</t>
   </si>
   <si>
-    <t>61.38000000 руб.</t>
+    <t>81.10000000 руб.</t>
   </si>
   <si>
     <t>Мелок промышленный универсальный Markal FM120, шестигранный, от -20°C до +50°C, 120 x 11 мм</t>
   </si>
   <si>
     <t>FM.120 маркер на основе воска работает в любых погодных условиях. Маркировка обеспечивает длительную видимость, устойчива к погодным изменениям и выцветанию. С помощью FM.120 можно работать на грубых, ржавых, гладких или загрязненных поверхностях. При маркировке изделий из металла, бетона, дерева, резины, при нанесении маркировки на заготовки нет необходимости использовать разные маркеры. Маркировка устойчива к пролив и при этом хорошо стирается смоченной водой тряпкой или иной ветошью.
  Особенности и преимущества
  Предназначен для шероховатых поверхностей из таких материалов, как бетон, древесина, сталь или картон
  Маркировка устойчива к атмосферным воздействиям и не стирается как внутри помещений, так и на открытом воздухе
  Поставляется гамма хорошо заметных цветов, позволяющих мгновенную идентификацию
  Температура окружающей среды при эксплуатации: -20...+50°C(-4...+122°F)
  Промышленное применение
  Строительство
  Каменно-строительные работы
  Лесная промышленность
  Сборка автомобилей
  Производство и ремонт шин
  Тип поверхности
  Древесина
  Бетон
  Камень
  Пластмасса
  Резина
    Металл со ржавчиной</t>
   </si>
@@ -31491,169 +31185,133 @@
 </t>
   </si>
   <si>
     <t>263.93000000 руб.</t>
   </si>
   <si>
     <t>Промышленная и специальная паста</t>
   </si>
   <si>
     <t>Маркировочная паста</t>
   </si>
   <si>
     <t>Паста маркировочная Lyra-Mark, термостойкая, до 1000°С, 50 мл</t>
   </si>
   <si>
     <t>Паста L115 Маркировочная паста.
  После высыхания приобретает термостойкие свойства.
  Предназначена для маркировки изделий подвергающихся в дальнейшем нагреванию до 1000°С, а также имеющих грубую шероховатую поверхность.
  Помимо этого, обладает очень хорошей устойчивостью к свету, трению, перепадам температур.
 Рекомендуется для поверхностей подвергающихся интенсивному атмосферному воздействию.</t>
   </si>
   <si>
     <t>827.33000000 руб.</t>
   </si>
   <si>
-    <t>Паста термостойкая маркировочная Markal Stylmark, до 200°C, 3 мм, 50 мл</t>
-[...31 lines deleted...]
-  <si>
     <t>Паста термостойкая маркировочная Markal Stylmark, до 200°C, 6 мм, 50 мл</t>
   </si>
   <si>
     <t xml:space="preserve">Маркировочная паста Markal Stylmark подходит для маркировки большинства поверхностей, в том числе металл, дерево, бетон, резина, кирпич, асфальт, стекло, керамика, пластик, картон и бумага.
 	 Густая краска прекрасно ложится на гладкие, шероховатые, вертикальные, а также на потолочные поверхности.
 	 Маркер-тюбик Stylmark оснащен шариковым металлическим наконечником. Краска подходит для разметки жирных и мокрых поверхностей.
 	 Нанесенная разметка устойчива к воздействию растворителей, кислот, бензина, маслам, смазкам и механическому воздействию.
 	 Особенности:
 	Стальной шариковый наконечник для разметки гладких и шероховатых поверхностей
 	Краска не растекается даже при маркировке потолочных и вертикальных поверхностей
 	Устойчива к влаге, ультрафиолету, растворителям, бензину и маслам
 	Температура для нанесения маркировки: от -20°C до 70°C
 	Термостойкость до 200°C
 	 Сфера применения: металлургическая промышленность, литейные заводы, судостроение и ремонт, строительство, промышленное производство, машиностроение и автомобильная промышленность, нефтегазовая промышленность, сварка.
 </t>
   </si>
   <si>
-    <t>513.00000000 руб.</t>
+    <t>545.40000000 руб.</t>
   </si>
   <si>
     <t>Паста термостойкая маркировочная Markal ST.2100, по нержавеющей стали, до 200°C, 3 мм, 50 мл</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Промышленный перманентный маркер представляет собой металлическую тубу с металлическим шариковым наконечником, внутри которого в качестве маркирующего вещества используется краска. Дизайн маркера выполнен в виде тюбика. Краска быстро высыхает на маркируемой поверхности. В формуле краски не содержится ксилола и других вредных химических веществ, что делает применение маркера безопасным для пользователя и окружающей среды. Густая краска позволяет оставлять надписи без подтеков на вертикальных и потолочных поверхностях. В составе краски содержится незначительное количество галогенов (200 промилле) и серы (200 промилле), поэтому маркер можно применять для нержавеющей стали и в сферах, где необходима защита от коррозии.
 	 Температура поверхности при нанесении маркировки: -20... +70 °С.
 	 Максимальная температура поверхности при эксплуатации маркировки: +200 °С.
 	 Толщина линии: 3 мм.
  ОСОБЕННОСТИ И ПРЕИМУЩЕСТВА
 	Безопасен для использования на нержавеющей стали и других легированных металлах, где требуется коррозионная стойкость
 	Формула краски подтверждена с использованием типичного анализа и содержит:
 	-200 частей на миллион общего галогена
 	-200 ppm серы
 	6 красок с низким содержанием серы и низким содержанием хлоридов устойчивы к погодным условиям, воде и ультрафиолетовому излучению
 	Уникальная краска, разработанная, чтобы не капать на вертикальных или верхних поверхностях
  ПРОМЫШЛЕННОСТЬ ИСПОЛЬЗУЕТ
 	Строительство и ремонт судов
 	Электростанции
 	Авиация и космонавтика
 	Нефти и газа
 	Сварочная
 	Промышленное производство
 	Изготовление металла
  ПОВЕРХНОСТНОЕ ИСПОЛЬЗОВАНИЕ:
 	Нержавеющая сталь
 	Легированные и суперсплавные металлы
 	Легированные металлы
 </t>
   </si>
   <si>
     <t>Паста термостойкая маркировочная Markal Stylmark, до 200°C, 2 мм, 50 мл</t>
   </si>
   <si>
     <t>Маркер с металлическим шариковым наконечником Markal® Stylmark® предназначен для нанесения отметок практически на любые поверхности. Алюминиевый тюбик содержит краску густой консистенции, позволяющую маркировать шероховатые, вертикальные и потолочные поверхности, и отличающуюся высокой адгезией к жирным и влажным поверхностям. Отсутствие ксилола в составе краски снижает опасность для здоровья. 
  • Шариковый наконечник из прочной стали позволяет маркировать несмываемой краской гладкие и шероховатые поверхности 
  • Благодаря прочности стального шарикового наконечника обеспечивается долгий срок службы, даже при работе с очень грубыми поверхностями 
  • Поставляется два размера: 3 и 6 мм для нанесения отметок разной толщины
  • Водостойкая краска, устойчивая к УФ-лучам и атмосферным воздействиям, 11 хорошо заметных цветов 
  • Благодаря уникальному, специально разработанному составу, краска не образует подтеков на вертикальных и потолочных поверхностях 
  • Предел термостойкости маркировки: 200 °C (392 °F)</t>
   </si>
   <si>
-    <t>321.03000000 руб.</t>
+    <t>Паста термостойкая маркировочная Markal Stylmark, до 200°C, 3 мм, 50 мл</t>
   </si>
   <si>
     <t xml:space="preserve">Markal Stylmark - это металлический наконечник для маркировки большинства поверхностей. Алюминиевая отжимная трубка и густая краска делают ее пригодной для шероховатых, вертикальных и верхних поверхностей с отличной адгезией к масляным и мокрым поверхностям. Краска без ксилола снижает риски для здоровья пользователя.
 	Стилмарк является заменой Ecrimetal
 	Надежные стальные шариковые наконечники с несмываемой краской на гладкой или шероховатой поверхности
 	Стальной шариковый наконечник устойчив к очень шероховатым поверхностям для продления срока службы маркировки
 	11 смелых, ярких красок устойчивы к погодным условиям, воде и УФ
 	Уникальная краска, разработанная, чтобы не капать на вертикальных или верхних поверхностях
 	Диапазон маркировки от -20 ° C до 70 ° C
 	Марка термостойкости: 200 ° С
  ПОВЕРХНОСТНОЕ ИСПОЛЬЗОВАНИЕ:
 	Сталь и железо
 	Бетон, камень
 	асфальт
 	пластик
 	Резина и шины
 	Ткань, ткань (текстиль)
 </t>
   </si>
   <si>
-    <t>545.40000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Разделители</t>
   </si>
   <si>
     <t>Карточки для картотеки пластиковые</t>
   </si>
   <si>
     <t>Карточки для картотеки Durable, A4, 25 частей по 5 блоков, с табуляторами A-Z</t>
   </si>
   <si>
     <t>Пластиковая картотека А4формата с табуляторами и смеными ярлычками (A-Z, 0-31, Jan - Dec). 25 частей по 5 блоков. Оборотная сторона табулятора может маркироваться самостоятельно. Формат: A4 Размер: 210 x 297 Плотность пластика.: 0.3 мм Ширина табулятора: 40 мм</t>
   </si>
   <si>
     <t>6586.27000000 руб.</t>
   </si>
   <si>
     <t>Карточки для картотеки Durable, А5, 5 блоков, 40 мм, с табуляторами A-Z, 0-31, Jan-Dec</t>
   </si>
   <si>
     <t>Пластиковая картотека А5формата с табуляторами и смеными ярлычками (A-Z, 0-31, Jan - Dec). 25 частей по 5 блоков. Оборотная сторона табулятора может маркироваться самостоятельно. Формат: A5 Плотность пластика: 0.3 мм Ширина табулятора: 40 мм</t>
   </si>
   <si>
     <t>3795.53000000 руб.</t>
   </si>
   <si>
     <t>Карточки для картотеки Durable, A6, с табуляторами и сменными ярлыками A-Z, 0-31, Jan-Dec, 25 штук</t>
@@ -32116,53 +31774,50 @@
     <t>Разделитель 1-20, ПП, вертикальный, формат А4: ВхШ 297 x 215/230 мм. Универсальная перфорация. В комплекте лист для маркировки. Можно оформить с помощью программы DURAPRINT.</t>
   </si>
   <si>
     <t>499.49000000 руб.</t>
   </si>
   <si>
     <t>Разделитель буквенный A-Z Durable, А4, вертикальный, перфорация</t>
   </si>
   <si>
     <t>Разделитель A-Z, ПП, вертикальный, формат А4: ВхШ 297 x 215/230 мм. Универсальная перфорация. В комплекте лист для маркировки. Можно оформить с помощью программы DURAPRINT.</t>
   </si>
   <si>
     <t>641.78000000 руб.</t>
   </si>
   <si>
     <t>Разделитель буквенный A-Z Durable, А5, с табуляторами, на 20 разделов, перфорация, полипропилен</t>
   </si>
   <si>
     <t>Разделитель буквенный A-Z 
  из пластика с табуляторами на 20 разделов.
  Формат: A5
  Размер: 180x215/230
 Перфорация: 60/80</t>
   </si>
   <si>
-    <t>229.42000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Разделитель цифровой 1-52 Durable, А4, табуляторами, на 52 раздела, перфорация, полипропилен</t>
   </si>
   <si>
     <t>Разделитель из ПП на 52 раздела. Формат А4. ВхШ: 297 x 215/230 мм.
 Разделы: 2 линейки по 26 разделов. Универсальная перфорация.</t>
   </si>
   <si>
     <t>1646.57000000 руб.</t>
   </si>
   <si>
     <t>Разделитель цифровой 1-5 Durable, А4, на 5 разделов, перфорация, полипропилен</t>
   </si>
   <si>
     <t>Разделитель ПП на 5 разделов с нумерацией. Вертикальный, формат А4. ВхШ: 297x215/230 мм. Универсальная перфораци</t>
   </si>
   <si>
     <t>197.47000000 руб.</t>
   </si>
   <si>
     <t>Разделитель по месяцам Dez - Jan Durable, с табуляторами, на 12 разделов, перфорация, полипропилен</t>
   </si>
   <si>
     <t>Пластиковый разделитель для документов на 12 разделов, по месяцам. ( в обратном порядке - Декабрь - Январь).
  Универсальная перфорация
 Формат: 297x215/230</t>
@@ -32515,53 +32170,50 @@
     <t xml:space="preserve">
 	 Эффективная работа с документами: разделители DURABLE отличаются высоким качеством и широким спектром функциональных возможностей. Идеальное решение для структурированного хранения бумаг.
 	разделитель с приваренными табуляторами и сменными вкладышами для маркировки
 	комплектуется отпечатанными вкладышами и пустыми вкладышами
 	удобное оформление вкладышей и титульного листа при помощи он-лайн сервиса DURAPRINT®
 	разделы: 1-15, A-Z
 	универсальная перфорация
 	материал: полипропилен
 	формат: А4 вертикальный
 	размеры: 297 х 215/230 мм
 </t>
   </si>
   <si>
     <t>658.00000000 руб.</t>
   </si>
   <si>
     <t>Разделитель Durable, 1-20, А4, с вставными табуляторами, на 20 разделов, перфорация, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровой разделитель на 20 разделов D6443
 Цифровой пластиковый разделитель с припаянными табуляторами, на 20 разделов. 
 Размер: 297 x 215/230
 </t>
   </si>
   <si>
-    <t>220.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Разделитель Durable, JAN-DEZ, А4+, с впаяными табуляторами, на 12 разделов, перфорация, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Разделитель пластиковый с запаянными табуляторами и вставными ярлычками на 12 раделов.
 	 Формат: A4+
 	 Размер: 297 x 230/245
 	 Универсальная перфорация.
 	 Для профессионалньго оформления используйте программу DURAPRINT®
 </t>
   </si>
   <si>
     <t>Разделитель Durable, 1-5, в виде файл-вставки, на 5 разделов, перфорация, пластик</t>
   </si>
   <si>
     <t xml:space="preserve">Карманы-разделители на 12 разделов D6630
 Комплект прозрачных карманов с цветными припаянными табуляторами, на 12 разделов. Для разделения документов или хранения бумаг, которыми часто пользуются.
 Размер: 302x235/250 мм
 </t>
   </si>
   <si>
     <t>1266.14000000 руб.</t>
   </si>
   <si>
     <t>Разделитель Durable, 1-8, в виде файл-вставки, на 8 разделов, перфорация, пластик</t>
@@ -32688,51 +32340,51 @@
   </si>
   <si>
     <t>Разделитель алфавитный Durable для папки D2388 с буквами от А до Я.
 Материал: Пластик
 Алфавит: Кириллица
 Комплектация: 12 листов</t>
   </si>
   <si>
     <t>Алфавитный</t>
   </si>
   <si>
     <t>64.00000000 руб.</t>
   </si>
   <si>
     <t>Разделительные полоски</t>
   </si>
   <si>
     <t>Полоска разделительная Brunnen, 10.5 х 24 см, 180 гр/м2, 100 штук</t>
   </si>
   <si>
     <t>Разделительная полоска Brunnen.
  Размер: 10,5 х 24 см
 Количество в упаковке: 100 штук</t>
   </si>
   <si>
-    <t>146.00000000 руб.</t>
+    <t>147.00000000 руб.</t>
   </si>
   <si>
     <t>Ручки</t>
   </si>
   <si>
     <t>Аксессуары для ручек</t>
   </si>
   <si>
     <t>Конвертер Parker, для перьевых ручек (S005030)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Назначение
 			 Для перьевых ручек
  Количество
 			 1 штука
  Тип
 			 Конвертер для перьевой ручки Parker De Luxe
  Особенности: заправочный механизм поворотного действия для заправки чернилами из флакона, подходит для всех перьевых ручек Parker, кроме Parker Esprit,  Parker Duofold Demi.
 	 Компания Parker выпускает 2 вида конвертеров:
 	 У "стандартного" процесс заправки происходит поршневым способом, тянете на себя поршень и чернила закачиваются внутрь конвертера.
 	 У "De lux" - это конвертер поворотного действия, у него имеется резьба, при помощи корой поршень внутри закручивается с некоторым усилием, тем самым происходит заправка чернилами.
 	 Основные отличия - это цена, материалы и срок службы. В конвертере "De lux" используются более прочные материалы (есть металлические части), таким образом, конвертер служит намного дольше "стандартного" и лучше защищает от протекания.
 </t>
   </si>
@@ -32818,53 +32470,50 @@
  Ширина линии
 			 Средняя (М) 0,7 мм
  Длина линии письма
 			 Приблизительно 800 м
  Особенности: Удобство и контроль - отличный результат, подходит для всех роллеров Parker, оснащен передовой технологией подачи чернил для обеспечения постоянно высокого качества письма.
 </t>
   </si>
   <si>
     <t>774.90000000 руб.</t>
   </si>
   <si>
     <t>Стержень Parker гелевый для шариковой ручки, толщина линии М, 0,7 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень гелевый для шариковой ручки Parker
  Ширина линии
 			 Средняя (М) 0,7 мм
  Длина линии письма
 			 Приблизительно 600 м
  Особенности: Мягкое письмо, насыщенный цвет, подходит для всех гелевых и шариковых ручек Parker, оснащен передовой технологией подачи чернил для обеспечения постоянно высокого качества письма.
 </t>
   </si>
   <si>
-    <t>553.50000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Стержень Parker для шариковой ручки QuinkFlow, толщина линии F, 0,8 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для шариковой ручки Parker
  Ширина линии
 			 Тонкая (F) 0,8 мм
  Длина линии письма
 			 Приблизительно 3500м
  Особенности: Простой стиль и максимальный эффект, подходит ко всем существующим стандартным шариковым ручкам Parker, оснащен передовой технологией подачи чернил для обеспечения постоянно высокого качества письма.  
  Новая пишущая система: Новые чернила и шарик - передовая и усовершенствованная технология более мягкого и легкого письма. Никеле-палладиевый пишущий узел (труба подачи чернил и шарик). Мягчайшее письмо. 
  Контроль расходования чернил: Точность письма,надежность, чернила не текут. Гладкость письма и быстро сохнущие чернила – идеальное сочетание для шариковой ручки. Для более легкого письма.
 </t>
   </si>
   <si>
     <t>Стержень Parker для шариковой ручки QuinkFlow, толщина линии M, 1 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для шариковой ручки Parker
  Ширина линии
 			 Средняя (М) 1 мм
  Длина линии письма
@@ -32880,83 +32529,80 @@
   <si>
     <t xml:space="preserve">
  Тип
 			 Флакон с чернилами
  Объем флакона
 			 57 мл
  Особенности
 			 Для всех перьевых ручек Parker
 </t>
   </si>
   <si>
     <t>1014.30000000 руб.</t>
   </si>
   <si>
     <t>Картридж чернильный Parker, для перьевых ручек</t>
   </si>
   <si>
     <t xml:space="preserve">
  Упаковка
 			 5 штук
  Особенности
 			 Для всех перьевых ручек Parker
   Объем                  1.3 мл </t>
   </si>
   <si>
-    <t>502.74000000 руб.</t>
+    <t>498.42000000 руб.</t>
   </si>
   <si>
     <t>Картридж чернильный Parker, для перьевых ручек, смывающиеся чернила</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Смываемые
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Parker
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>498.42000000 руб.</t>
   </si>
   <si>
     <t>Картридж чернильный Parker Quink Mini, для перьевых ручек</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Смываемые
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Parker
   Объем                  0.5 мл </t>
   </si>
   <si>
-    <t>422.10000000 руб.</t>
+    <t>417.69000000 руб.</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Standard Maxima Waterman, толщина линии F, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для шариковой ручки Waterman
  Ширина линии
 			 Тонкая (F)
  Особенности: подходит для всех шариковых ручек Waterman.
 	 В отличие от классических чернил в стержне для шариковой ручки используется паста на масляной основе, она не боится перепада давления и не пересыхает на воздухе. Немаловажна и экономичность шарикового стержня Waterman – он способен провести линию длиной несколько километров. К тому же в отличие от чернил на водной основе стержень для шариковой ручки пишет практически на любой поверхности.
 </t>
   </si>
   <si>
     <t>1088.21000000 руб.</t>
   </si>
   <si>
     <t>Стержень для ручки-роллера Waterman, толщина линии  F, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для ручки- роллера
  Ширина линии
@@ -33006,53 +32652,50 @@
  Тип
 			 Картридж с чернилами
  Упаковка
 			 8 штук
  Особенности
 			 Для всех перьевых ручек Waterman
 	 Чернила в картриджах Waterman обладают сбалансированным составом, который оптимально подходит для использования с металлами и материалами, используемыми в производстве письменных принадлежностей этой марки. Они разработаны для того, чтобы легко и ровно ложиться на бумагу, не оставляя клякс и разводов, обеспечивая письмо, которое приносит истинное удовольствие. Все говорит в пользу того, что ручка Waterman достойно выразит ваши мысли.
 </t>
   </si>
   <si>
     <t>697.10000000 руб.</t>
   </si>
   <si>
     <t>Чернильный картридж для перьевых ручек Waterman International</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Картридж с чернилами
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Waterman
 	 Чернила в картриджах Waterman обладают сбалансированным составом, который оптимально подходит для использования с металлами и материалами, используемыми в производстве письменных принадлежностей этой марки. Они разработаны для того, чтобы легко и ровно ложиться на бумагу, не оставляя клякс и разводов, обеспечивая письмо, которое приносит истинное удовольствие. Все говорит в пользу того, что ручка Waterman достойно выразит ваши мысли.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>417.69000000 руб.</t>
   </si>
   <si>
     <t>Конвертер для перьевых ручек Waterman HR</t>
   </si>
   <si>
     <t xml:space="preserve">
  Назначение
 			 Заправка перьевой ручки чернилами из флакона
  Количество
 			 1 штука
  Тип
 			 Поршневой конвертер
  Особенности: механизм поворотного действия для заправки чернилами из флакона, устанавливается по типу картриджа (Push-in style), длина 78 мм. Подходит для всех перьевых ручек из современных коллекций Waterman выпуска после 2010 года. 
 	 Конвертер подходит для заправки перьевых ручек фирмы Waterman. Он действует по типу поршневого механизма, поэтому прост и удобен в использовании. Стильный пластиковый корпус подойдет для офисной обстановки. Waterman гарантирует высокое качество своего товара, высокую производительность. Отлично подойдет для любителей классического ручного письма.
 </t>
   </si>
   <si>
     <t>769.50000000 руб.</t>
   </si>
   <si>
     <t>Стержень капиллярный для ручки edding 1700, 0.5, М</t>
   </si>
   <si>
     <t>Стержень-роллер с шариковым наконечником в металлической оправе. Заправлен большим объемом чернил. Толщина линии: ~0,5 мм.</t>
   </si>
@@ -33082,82 +32725,70 @@
     <t>Стержень капиллярный для ручки edding 1706 Vario, 0.5 мм, М</t>
   </si>
   <si>
     <t xml:space="preserve">Стержни edding-1706 M VARIO cartridge. Чернила на водной основе, после высыхания преимущественно водостойкие. Для письма, подписи и черчения тонких линий. Чернила легко ложатся на бумагу. </t>
   </si>
   <si>
     <t>36.77000000 руб.</t>
   </si>
   <si>
     <t>Стержень микро-роллер для ручки edding 1700 R, 0.3 мм</t>
   </si>
   <si>
     <t>Стержень микро-роллер для Е-1700R, толщина линии 0,3 мм, 10 штук в упаковке.</t>
   </si>
   <si>
     <t>Стержень металлический для шариковых ручек Rotring Jumbo-Mine</t>
   </si>
   <si>
     <t>Стержень rotring для автоматических шариковых ручек.
  Цвет чернил: черный/синий.
  Стержень европейского стандарта.
  В металлическом корпусе.
 Пишущий наконечник: 0,7 мм.</t>
   </si>
   <si>
-    <t>340.20000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Сменный стержень Staedtler, для шариковой ручки, толщина линии F, 2 штуки, блистер</t>
   </si>
   <si>
     <t>Стержень подходит к шариковым ручкам Staedtler, диаметр шарика - F (fine), толщина линии - 0,3 мм.</t>
   </si>
   <si>
-    <t>68.98000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Сменный стержень Staedtler, для шариковой ручки, толщина линии М</t>
   </si>
   <si>
     <t>Стержень подходит к шариковым ручкам Staedtler, диаметр шарика - M,толщина линии - 0,45 мм.</t>
-  </si>
-[...1 lines deleted...]
-    <t>80.12000000 руб.</t>
   </si>
   <si>
     <t>Сменный стержень Staedtler, для шариковой ручки Jumbo, толщина линии М</t>
   </si>
   <si>
     <t>Высококлассные стержни для автоматических шариковых ручек Staedtler.
  Не смываемые чернила, устойчивые к стиранию, влажной среде и химическим реагентам.
  Длина стержня: 98 мм.
  Толщина линии: 0,5 мм.
 Сделано в Германии.</t>
-  </si>
-[...1 lines deleted...]
-    <t>182.66000000 руб.</t>
   </si>
   <si>
     <t>Чехол Parker из натуральной кожи, матово-черный</t>
   </si>
   <si>
     <t>Материал: натуральная кожа
  Цвет: черный
 Габаритные размеры: 5,2x17,6x3,6</t>
   </si>
   <si>
     <t>Кожа</t>
   </si>
   <si>
     <t>4257.00000000 руб.</t>
   </si>
   <si>
     <t>Чехол из натуральной кожи Waterman, в подарочной упаковке</t>
   </si>
   <si>
     <t>Кожаный фирменный чехол для ручки от производителя пишущих инструментов WATERMAN. Выполнен из натуральной воловьей кожи темно-синего цвета растительного дубления.</t>
   </si>
   <si>
     <t>4266.00000000 руб.</t>
   </si>
   <si>
@@ -33550,78 +33181,78 @@
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Прост в использовании, подходит для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Произведено в Германии
 </t>
   </si>
   <si>
     <t>900.00000000 руб.</t>
   </si>
   <si>
     <t>Набор линеров edding 55, для бумаги и картона, пластиковый наконечник, 0.3 мм, 16 цветов</t>
   </si>
   <si>
     <t>16 цветов</t>
   </si>
   <si>
     <t>Линер edding 68, жидкие чернила, круглый наконечник, 0.4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Капиллярная ручка с круглым наконечником.
 Свето- и водостойкие пигментные чернила, не стираемые.
 Толщина линии:  ~0,4мм
 </t>
   </si>
   <si>
-    <t>58.49000000 руб.</t>
+    <t>76.71000000 руб.</t>
   </si>
   <si>
     <t>Линер edding 88, круглый наконечник, 0.6 мм, F</t>
   </si>
   <si>
     <t xml:space="preserve">В офисе в ежедневнике, дома на календаре - точность формулировки планов и задач важна везде. Очень часто детальные комментарии нужны при составлении техзаданий или при проработке стратегий. Линер для офиса edding 88 F помогает легко справляться с такими задачами в случае нехватки места. Снабженный круглым наконечником, он создает тонкие штрихи и позволяет использовать имеющееся пространство на бумаге как можно более эффективно.
 	Линер для изящного и точного письма и проставления подписей на бумажных поверхностях
 	Ширина штриха округлого наконечника составляет 0,6 мм
 	Чернила на водной основе
 	Продукт доступен в черном, красном, синем и зеленом цветах
  Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 0,6 mm
 	Нейтральный запах
 	Светостойкий
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Имеется зажим
 	Hat einen Rollstop
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Практичный зажим предотвращает скатывание; с его помощью продукт можно прикрепить к одежде или другим предметам
 	Высококачественный фирменный продукт
 	Произведено в Германии
 </t>
   </si>
   <si>
-    <t>62.00000000 руб.</t>
+    <t>95.18000000 руб.</t>
   </si>
   <si>
     <t>Линер edding 89, круглый наконечник, 0.3 мм, EF</t>
   </si>
   <si>
     <t xml:space="preserve">В офисе в ежедневнике, дома на календаре - точность формулировки планов и задач важна везде. Очень часто детальные комментарии нужны при составлении техзаданий или при проработке стратегий. Линер для офиса edding 88 F помогает легко справляться с такими задачами в случае нехватки места. Снабженный круглым наконечником, он создает тонкие штрихи и позволяет использовать имеющееся пространство на бумаге как можно более эффективно.
 	Линер для сверхтонкого и точного письма и проставления подписей на бумажных поверхностях
 	Ширина штриха, создаваемого пластиковым наконечником в металлическом обрамлении, составляет 0,3 мм
 	Чернила на водной основе
 	Продукты доступны в 10 различных цветах
 Характеристики: 
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 0,3 mm
 	Нейтральный запах
 	Светостойкий
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Имеется зажим
 	Hat einen Rollstop
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Практичный зажим предотвращает скатывание; с его помощью продукт можно прикрепить к одежде или другим предметам
 	Богатая палитра цветов
 	Высококачественный фирменный продукт
 	Произведено в Германии
 </t>
@@ -33675,79 +33306,83 @@
   <si>
     <t>53.00000000 руб.</t>
   </si>
   <si>
     <t>Линер edding 78, круглый наконечник, стальной клип</t>
   </si>
   <si>
     <t>Ручка капиллярная Лайнер 78 Control, круглый наконечник, 0,4 мм.</t>
   </si>
   <si>
     <t>90.62000000 руб.</t>
   </si>
   <si>
     <t>Ручка капиллярная для черчения и письма Staedtler, 0.05 мм - 2.0 мм, черная</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Ручка, которая отлично подходит для тонкого письма и черчения. Изделие имеет эргономичную форму и тонкий металлический наконечник. Ручку можно оставлять без колпачка до 14-ти часов, не боясь ее высыхания. В изделии есть функция выравнивания давления, благодаря которой предотвращается вытекание чернил на борту самолета.В ручке используются несмываемые, свето- и водоустойчивые пигментные чернила.
 	 Толщина линии: 0.05 мм
 </t>
   </si>
   <si>
     <t>0.6 мм</t>
   </si>
   <si>
-    <t>471.15000000 руб.</t>
+    <t>480.20000000 руб.</t>
   </si>
   <si>
     <t>Ручка капиллярная Staedtler Triplus, 0.3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
  Ручка капиллярная 0.3 мм Triplus имеет удобную трехгранную форму и тонкий металлический наконечник. Она прекрасно подходит как для письма и работы с документами, так и для творчества. Данная ручка имеет функцию автоматического выравнивания давления, благодаря которой предотвращается утечка чернил во время воздушных перелетов. Уникальная система «DRY SAFE» позволяет оставлять изделие без колпачка на несколько дней без угрозы высыхания.
 	 Материал корпуса: пластик.
 	 Материал клипа: пластик.
 	 Толщина линии письма: 0.3 мм.
 </t>
   </si>
   <si>
     <t>Французская зелень</t>
   </si>
   <si>
-    <t>65.86000000 руб.</t>
+    <t>40.00000000 руб.</t>
   </si>
   <si>
     <t>Ручка капиллярная edding 1700 Refill, мягкая зона захвата, сменный стержень, белый корпус</t>
   </si>
   <si>
     <t>Капиллярная ручка с синтетическим наконечником в металлической оправе. Заправлена большим стандартным стержнем edding 1701M.
  Толщина линии: 0,5мм
 Заправляется любым стержнем edding 1700.</t>
   </si>
   <si>
     <t>Набор линеров неперманентных Staedtler Lumocolor, M, 8 цветов</t>
+  </si>
+  <si>
+    <t>Набор неперманентных универсальных маркеров Lumocolor M, 8 цветов в пластиковом пенале
+толщина- 1 мм. Пишет на любой поверхности.</t>
   </si>
   <si>
     <t>Ручки перьевые</t>
   </si>
   <si>
     <t>Ручка перьевая Parker Sonnet Stainless Steel GT, толщина линии F, позолота 18К (S0809110)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Материал корпуса
 			 Легированная сталь
  Цвет корпуса
 			 Серый
  Отделка
 			 Позолота 23К
  Цвет отделки
 			 Золотистый
  Отделка пера
 			 Позолота 23К
  Механизм
 			 Перьевая ручка
  Пишущий узел
 			 F (fine) - Тонкий, 0.8 мм
  Цвет картриджа
 			 Черный
@@ -37536,53 +37171,50 @@
 Набор из 12 ручек: красный - 2 шт., синий - 6 шт., черный - 4 шт. Размер ручки 14 см.</t>
   </si>
   <si>
     <t>Ручка шариковая Tratto, с поворотным механизмом, 1.0 мм</t>
   </si>
   <si>
     <t>Шариковая ручка Tratto с поворотным механизмом. Мягко пишет, не царапает бумагу. Специальная собственная формула чернил. Они не текут, не размазываются и очень быстро сохнут на бумаге, экономичные, не загустевают. 
  Толщина линии: 0.5 мм 
  Гарантированная длина письма: min 2000 м
 Цвета: черный, синий, красный, зеленый</t>
   </si>
   <si>
     <t>17.25000000 руб.</t>
   </si>
   <si>
     <t>Ручка шариковая Tratto, с поворотным механизмом, 0.7 мм</t>
   </si>
   <si>
     <t>Шариковая ручка Tratto с поворотным механизмом в желтом корпусе. Мягко пишет, не царапает бумагу. Специальная собственная формула чернил – не текут, не размазываются и очень быстро сохнут на бумаге, экономичные, не загустевают. 
  Толщина линии 0.35 мм
  Пишущий узел: Медный шарик
  Цвета: Черный, синий, красный
 Гарантированная длина письма: Min 2000 м</t>
   </si>
   <si>
-    <t>20.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Набор ручек шариковых Tratto 1 Uno Grip, 8 цветов, 120 штук</t>
   </si>
   <si>
     <t>Tratto 822800 — это набор из 120 шариковых ручек, оснащенных резиновым захватом. 
  У ручек экономное расходование чернил, сменный стержень, необыкновенно мягкое письмо. 
 Клип на колпачке позволит вам всегда иметь ручку под рукой.</t>
   </si>
   <si>
     <t>1750.00000000 руб.</t>
   </si>
   <si>
     <t>Ручка шариковая Tratto 1 Uno Grip, 0.5 мм</t>
   </si>
   <si>
     <t>Шариковые ручки Tratto с поворотным механизмом, оснащенные прорезиненной зоной захвата. Мягко пишет, не царапает бумагу. Экономное расходование чернил, стержень можно менять. Клип на колпачке позволит вам всегда иметь ручку под рукой. 
  Толщина линии 0.5 мм
  Цвета: Черный, синий, красный, зеленый, оранжевый, фиолетовый, фуксия, голубой
 Гарантированная длина письма: Min 2000 м</t>
   </si>
   <si>
     <t>Ручка шариковая Tratto Sfera, для мягкого письма</t>
   </si>
   <si>
     <t xml:space="preserve">Шариковая ручка для мягкого письма. Разработана специально для черчения. Никелированный наконечник идеально подходит для точного подчеркивания.  Количество чернил можно проверить благодаря прозрачному корпусу. 
  Ширина линии: 0.4 мм
@@ -37602,61 +37234,64 @@
 Особенность: стираемая, 2 ластика на корпусе и колпачке.</t>
   </si>
   <si>
     <t>Ручка шариковая Rotring Rapid Pro, толщина линии М</t>
   </si>
   <si>
     <t>Ручка шариковая Rotring Rapid Pro - это идеальный профессиональный инструмент для создания эскизов, письма и рисования!
  Модель Rotring Rapid Pro это:
  - надежный металл;
  - покрытие глянцевое сияющее хромированное;
  - шестигранный корпус и ребристая зона захвата.</t>
   </si>
   <si>
     <t>Хромированный</t>
   </si>
   <si>
     <t>5216.40000000 руб.</t>
   </si>
   <si>
     <t>Ручка шариковая Staedtler, одноразовая, толщина линии F</t>
   </si>
   <si>
     <t>Ручка шариковая "Staedtler Stick 430F" в жёлтом пластиковом корпусе. Цвет колпачка соответствует цвету чернил. Толщина письма 0,5 мм.</t>
   </si>
   <si>
-    <t>26.36000000 руб.</t>
+    <t>18.00000000 руб.</t>
   </si>
   <si>
     <t>Ручка шариковая Staedtler, трехгранная, одноразовая, толщина линии F</t>
   </si>
   <si>
     <t>Шариковая ручка. 
  Трехгранный прозрачный корпус.
  Закрывается на колпачок.
  Толщина линии: 0,3 мм. 
  Сделано в Германии.</t>
+  </si>
+  <si>
+    <t>15.00000000 руб.</t>
   </si>
   <si>
     <t>Ручка шариковая Staedtler, трехгранная, одноразовая, толщина линии M</t>
   </si>
   <si>
     <t xml:space="preserve">Шариковая ручка. 
 Трехгранный прозрачный корпус.
 Закрывается на колпачок.
 Толщина линии: 0,5 мм. 
 Сделано в Германии.
 </t>
   </si>
   <si>
     <t>Ручка шариковая Parker  Jotter XL Matte Black CT, толщина линии M, нержавеющая сталь</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Parker Jotter XL - Super-Sized! PARKER, вероятно, продал своих знаковых моделей Jotter больше, чем другие производители вместе взятые. С 1954 года ручка джоттер стала самым популярным инструментом для письма в повседневной жизни, отвечая большинству запросов потребителей.
 	 И вот в текущем году PARKER представляет новую модель XL, увеличенную на 7% относительно стандартного размера. Длинее. Шире. Немного больший размер делает ручку Jotter XL еще более удобной для использования в течение длительного времени. В остальном ручка сохранила свою классическую форму, обновленный клип со стрелой и знаменитый звук "click" при нажатии кнопки.
 	 Модель Jotter XL Black Matte выполнена полностью из шлифованной нержавеющей стали, а корпус покрыт матовым лаком черного цвета с сатиновым эффектом, который не дает руке скользить и дарит очень приятные тактильные ощущения.
  Материал корпуса: полированная нержавеющая сталь, матовый черный лак
  Отделка: тщательная полировка клипа и кнопки
  Цвет: черный
  Механизм: кнопочный нажимного действия
  Стержень: синий
@@ -38476,67 +38111,67 @@
     <t>Карман-уголок Durable Pocketfix, самоклеящийся, 100 мм, 100 штук, ПВХ</t>
   </si>
   <si>
     <t xml:space="preserve">Треугольный самоклеющийся карман (100 x 100 мм). Используется в папках как дополнительное место. </t>
   </si>
   <si>
     <t>Карман-уголок Durable Pocketfix, самоклеящийся, 140 мм, 100 штук, ПВХ</t>
   </si>
   <si>
     <t xml:space="preserve">Треугольный самоклеющийся карман (140 x 140 мм), . Используется в папках как дополнительное место 
 </t>
   </si>
   <si>
     <t>3327.98000000 руб.</t>
   </si>
   <si>
     <t>Карман Durable Pocketfix, для маркировки папок, самоклеящийся, 65 х 105 мм, 100 штук, ПВХ</t>
   </si>
   <si>
     <t>Прямоугольный самоклеящийся карман (65 x 105 мм), . Используется в папках как дополнительное место для хранения.</t>
   </si>
   <si>
     <t>Карман-уголок Durable Cornerfix, для документов, 75 мм, 8 штук</t>
   </si>
   <si>
-    <t>224.24000000 руб.</t>
+    <t>407.70000000 руб.</t>
   </si>
   <si>
     <t>Карман самоклеящийся, 130 x 40 мм, ПВХ</t>
   </si>
   <si>
     <t>Карман самоклеящийся узкий из ПВХ для маркировки папок-регистраторов, папок-скоросшивателей, файлов и папок-уголков.
  Размер вкладыша: 130 х 40 мм
  Внешний размер кармана: 135 х 42 мм
  Крепление: Самоклеящимся способом
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>24.32000000 руб.</t>
+    <t>26.75000000 руб.</t>
   </si>
   <si>
     <t>Карман самоклеящийся, для маркировки папок, 98 х 54 мм, ПВХ</t>
   </si>
   <si>
     <t>Карман самоклеящийся из ПВХ для маркировки папок-регистраторов, папок-скоросшивателей, файлов и папок-уголков. Подходит под формат визитной карточки.
  Размер вкладыша: 98 х 54 мм
  Внешний размер кармана: 101 х 58 мм
  Крепление: Самоклеящимся способом
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
     <t>26.40000000 руб.</t>
   </si>
   <si>
     <t>Самоклеящиеся окошки для маркировки</t>
   </si>
   <si>
     <t>Шильдик для маркировки Durable Schildfix, самоклеящийся, 15 х 200 мм, 10 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -39314,82 +38949,82 @@
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 99,1 х 67,7 мм, для печати на лазерных принтерах. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 99,1 x 67,7 мм
  В упаковке: 160 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4715
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>20 листов</t>
   </si>
   <si>
-    <t>6238.25000000 руб.</t>
+    <t>6342.22000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, удаляемые, 99.1 x 67.7 мм, 8 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клей, однако, легко удаляются, не оставляя следов клея на поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 99,1 х 67,7 мм, для печати на лазерных принтерах. Стойкие этикетки удаляются без следов клея на поверхности. Идеально подходят для рекламы на улице и временной маркировки. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 99,1 x 67,7 мм
  В упаковке: 160 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4715
  Клейкость: Удаляемые
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>6184.41000000 руб.</t>
+    <t>6287.49000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, круглые, белые, d-30 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, круглые диаметром 30 мм, для печати на лазерных принтерах. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: Ø 30 мм
  В упаковке: 960 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4716
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Круглый
  Размеры: А4
@@ -39438,51 +39073,51 @@
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 210 х 148 мм, для печати на лазерных принтерах. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 148 мм
  В упаковке: 40 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4717
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>6515.89000000 руб.</t>
+    <t>6624.49000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, белые, 63.5 x 33.9 мм, 24 штуки на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 63,5 х 33,9 мм, для печати на лазерных принтерах. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 63,5 x 33,9 мм
  В упаковке: 2400 этикеток / 100 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4773
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -39651,51 +39286,51 @@
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 210 х 297 мм, для печати на лазерных принтерах. 20листов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 20 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4775
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>5305.86000000 руб.</t>
+    <t>5394.29000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, удаляемые, белые, А4, 1 штука на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клей, однако, легко удаляются, не оставляя следов клея на поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 210 х 297 мм, для печати на лазерных принтерах. Стойкие этикетки удаляются без следов клея на поверхности. Идеально подходят для рекламы на улице и временной маркировки. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 20 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4775
  Клейкость: Удаляемые
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -39775,51 +39410,51 @@
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 45,7 х 21,2 мм, для печати на лазерных принтерах. 20 листов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 45,7 x 21,2 мм
  В упаковке: 960 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4778
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>5094.58000000 руб.</t>
+    <t>5179.49000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, удаляемые, белые, 45.7 x 21.2 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клей, однако, легко удаляются, не оставляя следов клея на поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до + 80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 45,7 х 21,2 мм, для печати на лазерных принтерах. Стойкие этикетки удаляются без следов клея на поверхности. Идеально подходят для рекламы на улице и временной маркировки. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 45,7 x 21,2 мм
  В упаковке: 960 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4778
  Клейкость: Удаляемые
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -39954,51 +39589,51 @@
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до + 80 °C) Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
 	 Прочные желтые водостойкие этикетки из полиэстера, размер 99,1 х 139 мм, для печати на лазерных принтерах. 20 листов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 99,1 x 139 мм
  В упаковке: 80 этикеток / 20 страниц
  Типа печати: Ч/б лазерный принтер, копир
  Код продукта: L6127
  Клейкость: Перманентный
  Цвет: Желтый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>5428.29000000 руб.</t>
+    <t>5518.77000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, d-30 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до + 80 °C) Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
 	 Прочные желтые водостойкие этикетки из полиэстера, круглые диаметр 30 мм, для печати на лазерных принтерах. 20 листов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: Ø 30 мм
  В упаковке: 960 этикеток / 20 страниц
  Типа печати: Ч/б лазерный принтер, Копир
  Код продукта: L6128
  Клейкость: Перманентный
  Цвет: Желтый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Круглый
  Размеры: А4
  Экологический: Не содержит ПВХ
@@ -40013,51 +39648,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 	Специальный материал этикетки выдерживает глубокую заморозку.
 	Минимальная температура наклеивания -20 °C, устойчивость к температурам от -50 °C до +70 °C.
 	Клей допустим к использованию на сухой, нежирной пище.
 	Отличное качество печати на всех струйных и лазерных принтерах.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
  Белые морозостойкие этикетки специально созданы для применения в условиях глубокой заморозки на контейнерах с продуктами и на поверхности самих продуктов. Этикетки надежно приклеиваются на различные упаковочные материалы, волнистую или неровную поверхность, а также на замороженную поверхность. Минимальная температура для применения -20 °C, устойчивость к температурам от -50 °C до +70 °C. Клеевой состав этикеток пригоден для прямого использования на сухих, нежирных продуктах. Вы можете быстро создать и распечатать этикетку с помощью бесплатного ПО на нашем сайте и шаблонов Avery Zweckform. Подходят для печати всех принтерах.
 Характеристика
  Размеры: 63,5 x 33,9 мм
  В упаковке: 600 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Характеристики продукта: Термоустойчивые
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>1939.87000000 руб.</t>
+    <t>1972.20000000 руб.</t>
   </si>
   <si>
     <t>Этикетки морозостойкие Avery Zweckform, белые, 38.1 x 21.2 мм, 65 штук на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Специальный материал этикетки выдерживает глубокую заморозку.
 	Минимальная температура наклеивания -20 °C, устойчивость к температурам от -50 °C до +70 °C.
 	Клей допустим к использованию на сухой, нежирной пище.
 	Отличное качество печати на всех струйных и лазерных принтерах.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp; Print.
  Белые морозостойкие этикетки специально созданы для применения в условиях глубокой заморозки на контейнерах с продуктами и на поверхности самих продуктов. Этикетки надежно приклеиваются на различные упаковочные материалы, волнистую или неровную поверхность, а также на замороженную поверхность. Минимальная температура для применения -20 °C, устойчивость к температурам от -50 °C до +70 °C. Клеевой состав этикеток пригоден для прямого использования на сухих, нежирных продуктах. Вы можете быстро создать и распечатать этикетку с помощью бесплатного ПО на нашем сайте и шаблонов Avery Zweckform. Подходят для печати всех принтерах.
 Характеристика
  Размеры: 38,1 x 21,2 мм
  В упаковке: 1625 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Характеристики продукта: Термоустойчивые
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
@@ -41001,51 +40636,51 @@
     <t xml:space="preserve">
 	Этикетки из прочного полиэстера серебристого цвета.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие
 	Гарантия беспрепятственного прохождения листов через любой черно-белый лазерный принтер. Немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 	Гарантированное запекание тонера и четкий отпечаток текста при печати на черно-белых лазерных принтерах.
  Вы только что приобрели новое электронное оборудование для вашего офиса или планируете инвентаризацию. Компьютеры и принтеры – дорогостоящий инвентарь, поэтому не стоит их портить низкокачественными этикетками. Придайте вашей маркировке стильный вид. Используйте высокопрочные этикетки из полиэстерной пленки серебристого цвета, размер 210 х 297 мм, 20 листов. Этикетки надежно приклеиваются на различные гладкие и неровные поверхности. Идеальное решение для архивов и дорогостоящих товаров, электронного оборудования, маркировки инвентаря, электронных компонентов, указания паспортных данных, инвентарной описи. Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие. Подходят для печати на черно-белых лазерных принтерах.
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 20 этикеток / 20 страниц
  Типа печати: Ч/б лазерный принтер
  Код продукта: L6013
  Клейкость: Перманентный
  Цвет: Серебристый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 78 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>8003.20000000 руб.</t>
+    <t>8136.58000000 руб.</t>
   </si>
   <si>
     <t>Этикетки-пломбы Avery Zweckform, d-40 мм, 24 штуки на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Этикетки из специальной прочной пленки. После отклеивания этикетки на поверхности появляется шахматный рисунок, который невозможно стереть. 
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +80 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой лазерный принтер и копировальный аппарат. Немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 	Гарантированное запекание тонера и четкий отпечаток текста при печати на черно-белых и цветных лазерных принтерах.
  Используя специальные этикетки-пломбы от Avery Zweckform, вы защитите свою информацию от несанкционированного доступа. В случае попытки отклеить этикетку-пломбу на поверхности остается шахматный рисунок как знак того, что оборудование или пакет с ценными документами пытались вскрыть. Тем не менее, этикетка-пломба не будет повреждена. Идеальный вариант для опечатывания носителей информации, оборудования, защиты электронной, электробытовой, компьютерной и офисной техники от несанкционированного доступа. Круглые этикетки 40 мм, 20 листов. Печать на черно-белых и цветных лазерных принтерах и копировальных аппаратах.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform dам совсем не нужно тратить время на дизайн и печать этикеток. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: Ø 40 мм
  В упаковке: 480 этикеток / 20 страниц
  Типа печати: Ч/б лазерный принтер, цветной лазерный, копир
  Код продукта: L6112
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Круглый
  Размеры: А4
  Экологический: Не содержит ПВХ
@@ -41491,51 +41126,51 @@
 	Этикетки из прочного полиэстера серебристого цвета.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой черно-белый лазерный принтер. Немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 	Гарантированное запекание тонера и четкий отпечаток текста при печати на черно-белых лазерных принтерах.
 	Профессиональное бесплатное программное обеспечение на русском языке для создания и печати этикетки.
  Вы только что приобрели новое электронное оборудование для вашего офиса или планируете инвентаризацию. Компьютеры и принтеры – дорогостоящий инвентарь, поэтому не стоит их портить низкокачественными этикетками. Придайте вашей маркировке стильный вид. Используйте высокопрочные этикетки из полиэстерной пленки серебристого цвета, размер 70 х 37 мм, 20 листов. Этикетки надежно приклеиваются на различные гладкие и неровные поверхности. Идеальное решение для архивов и дорогостоящих товаров, электронного оборудования, маркировки инвентаря, электронных компонентов, указания паспортных данных, инвентарной описи. Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие. Подходят для печати на черно-белых лазерных принтерах.
 Характеристика
  Размеры: 70 x 37 мм
  В упаковке: 480 этикеток / 20 листов
  Типа печати: Ч/б лазерный принтер
  Код продукта: L6133
  Клейкость: Перманентный
  Цвет: Серебристый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 78 г/м²
  Характеристики продукта:
  Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>8402.65000000 руб.</t>
+    <t>8542.70000000 руб.</t>
   </si>
   <si>
     <t>Этикетки инвентарные Avery Zweckform, А4, 1 штука на листе, 8 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Этикетки из прочного полиэстера серебристого цвета.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой черно-белый лазерный принтер. Немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 	Гарантированное запекание тонера и четкий отпечаток текста при печати на черно-белых лазерных принтерах.
 	Профессиональное бесплатное программное обеспечение на русском языке для создания и печати этикетки.
  Вы только что приобрели новое электронное оборудование для вашего офиса или планируете инвентаризацию. Компьютеры и принтеры – дорогостоящий инвентарь, поэтому не стоит их портить низкокачественными этикетками. Придайте вашей маркировке стильный вид. Используйте высокопрочные этикетки из полиэстерной пленки серебристого цвета, размер 210 х 297 мм, 8 листов. Этикетки надежно приклеиваются на различные гладкие и неровные поверхности. Идеальное решение для архивов и дорогостоящих товаров, электронного оборудования, маркировки инвентаря, электронных компонентов, указания паспортных данных, инвентарной описи. Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие. Подходят для печати на черно-белых лазерных принтерах.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм 
  В упаковке: 8 этикеток / 8 листов 
  Типа печати: Ч/б лазерный принтер 
  Код продукта: L6013 
  Клейкость: Перманентный 
  Цвет: Серебристый 
  Поверхность (особенность): матовый 
  Сделано из: Полиэстер Граммы: 78 г/м² 
  Характеристики продукта: 
  Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие 
  Форма: Прямоугольный с закругленными углами 
@@ -41604,51 +41239,51 @@
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>2125.98000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для CD, DVD Avery Zweckform, матовые, d-117 мм, 2 штуки на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Вы делаете много ярких фотографий во время отпуска? Сохраняйте прекрасные воспоминания с отдыха на CD-диске. Легкий и быстрый способ показать свои снимки друзьям, родным и коллегам. А если у вас таких дисков много? Как понять, на каком именно носителе запечатлены кадры из определенного города или места? Для этого используйте CD-этикетки и создавайте свой индивидуальный дизайн для оформления дисков и подписывайте их. С этикетками для CD больше возможностей для размещения подробной информации. Для печати на всех типах принтеров.
 Технические характеристики
  Размеры: Ø 117 мм
 В упаковке: 50 этикеток / 25 страниц
 Типы печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
 Клейкость: Перманентный
 Цвет: Белый
 Сделано из: Бумага
 Особенности продукта: Непросвечивающиеся
 Форма: Круглый
 Размеры: А4
 Экологический материал: Не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
-    <t>2134.35000000 руб.</t>
+    <t>2169.93000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для специальной маркировки</t>
   </si>
   <si>
     <t>Этикетки точки круглые самоклеящиеся Avery Zweckform, ассорти, d-12 мм, 54 штуки на листе, 5 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальное решение для маркировки дней отпуска, запланированных встреч, пометок папок и карт.
 	Имеются в наличии в разных размерах (Ø: 8, 12, 18, 24 и 30 мм) и насыщенной цветовой гамме.
 	Отличие: красные, синие, белые, желтые, зеленые.
  Вы отмечаете цветом на вашей стене или на рабочем столе в офисе особенные даты, события, мероприятия? Возможно, разным цветом вы выделяете дни отпуска, выходные и праздничные дни, или маркируете документы. Например, красным цветом важные события, зеленым – личные заметки. Круглые этикетки-точки от Avery Zweckform – отличное решение для профессиональной маркировки в рабочем планинге, на картах. Большой выбор размеров и цветов.
 Характеристика
  Размеры: Ø 12 мм
  В упаковке: 270 этикеток / 5 страниц
  Клейкость: Перманентный
  Цвет: Многоцветный
  Сделано из: Бумага
  Форма: Круглый
  Размеры: Маленький формат
  Экологический: Материал не содержит хлора, не содержит ПВХ
  </t>
   </si>
   <si>
@@ -41974,51 +41609,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 	Стильное решение для маркировки
 	Эко-этикетки, сделаны из 100% перерабатываемого материала.
 	Сделаны из бумаги, не содержащей хлор, клей на водной основе.
 	Полноцветная печать по краю этикетки позволит вам профессионально оформить этикетку и красиво разместить информацию о продукте.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
 	 Благодаря нашим коричневым крафт этикеткам ваш товар будет выглядеть современно и естественно одновременно. Этикетки сделаны из полностью перерабатываемого материала, что позволяет считать их эко-продуктом. Совместите красивый дизайн своей этикетки, сделав профессиональный акцент на свой бренд, с заботой об окружающей среде. Этикетки оформить очень просто с помощью нашей БЕСПЛАТНОЙ онлайн программы для этикеток, где вы найдете разнообразные дизайнерские шаблоны на любой вкус. Самоклеящиеся этикетки отлично приклеиваются на любые маркетинговые материалы, разную упаковку и любую промо-продукцию. Мы предлагаем разнообразные форматы этикеток из премиум материала, что позволит вам с выбрать правильную этикетку.
 Характеристика
  Размеры: Ø 60 мм 
  В упаковке: 300 этикеток / 25 страниц 
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7106
  Клейкость: Перманентный
  Цвет: Коричневый
  Сделано из: Бумага
  Форма: Круглый
  Размеры: А4
  Экологический: Материал не содержит хлора, не содержит ПВХ, сделано из переработанных материалов
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>2451.74000000 руб.</t>
+    <t>2492.61000000 руб.</t>
   </si>
   <si>
     <t>Этикетки бумажные крафт круглые Avery Zweckform, 62 х 42 мм, 18 штук на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Стильное решение для маркировки.
 	Эко-этикетки, сделаны из 100% перерабатываемого материала.
 	Сделаны из бумаги, не содержащей хлор, клей на водной основе.
 	Полноцветная печать по краю этикетки позволит вам профессионально оформить этикетку и красиво разместить информацию о продукте.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
 	 Благодаря нашим коричневым крафт этикеткам ваш товар будет выглядеть современно и естественно одновременно. Этикетки сделаны из полностью перерабатываемого материала, что позволяет считать их эко-продуктом. Совместите красивый дизайн своей этикетки, сделав профессиональный акцент на свой бренд, с заботой об окружающей среде. Этикетки оформить очень просто с помощью нашей БЕСПЛАТНОЙ онлайн программы для этикеток, где вы найдете разнообразные дизайнерские шаблоны на любой вкус. Самоклеящиеся этикетки отлично приклеиваются на любые маркетинговые материалы, разную упаковку и любую промо- продукцию. Мы предлагаем разнообразные форматы этикеток из премиум материала, что позволит вам с выбрать правильную этикетку.
 Характеристика
  Размеры: 62 x 42 мм
  В упаковке: 450 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7110
  Клейкость: Перманентный
  Цвет: Коричневый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, не содержит ПВХ, сделано из переработанных материалов
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
@@ -42257,93 +41892,96 @@
  Размеры: Маленький формат
  Экологический: Материал не содержит хлора, не содержит ПВХ
  </t>
   </si>
   <si>
     <t>261.69000000 руб.</t>
   </si>
   <si>
     <t>Этикетки точки круглые самоклеящиеся Avery Zweckform, d-12 мм, 54 штуки на листе, 5 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальное решение для маркировки дней отпуска, запланированных встреч, пометок папок и карт.
 	Имеются в наличии в разных размерах (Ø: 8, 12, 18 мм) и насыщенной цветовой гамме.
  Вы отмечаете цветом на вашей стене или на рабочем столе в офисе особенные даты, события, мероприятия? Возможно, разным цветом вы выделяете дни отпуска, выходные и праздничные дни, или маркируете документы. Например, красным цветом важные события, зеленым – личные заметки. Круглые этикетки-точки от Avery Zweckform – отличное решение для профессиональной маркировки в рабочем планинге, на картах. Большой выбор размеров и цветов.
 Характеристика
  Размеры: Ø 12 мм
  В упаковке: 270 этикеток / 5 страниц
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Круглый
  Размеры: Маленький формат
  Экологический: Не содержит ПВХ, материал не содержит хлора</t>
   </si>
   <si>
-    <t>259.29000000 руб.</t>
+    <t>266.06000000 руб.</t>
   </si>
   <si>
     <t>Этикетки точки круглые самоклеящиеся удаляемые Avery Zweckform, d-8 мм, 104 штуки на листе, 4 листа</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальное решение для маркировки дней отпуска, запланированных встреч, пометок папок и карт.
 	Надежно приклеиваются и легко удаляются без следов клея на поверхности.
 	Имеются в наличии в разных размерах (8 и18 мм) и насыщенной цветовой гамме.
  Вы отмечаете цветом на вашей стене или на рабочем столе в офисе особенные даты, события, мероприятия? Возможно, разным цветом вы выделяете дни отпуска, выходные и праздничные дни, или маркируете документы. Например, красным цветом – важные события, зеленым – личные заметки. Круглые этикетки-точки от Avery Zweckform – отличное решение для профессиональной маркировки в рабочем планинге, на картах. Большой выбор размеров и цветов.
 Характеристики
  Размеры: Ø 8 мм
  В упаковке: 416 этикеток / 4 страниц
  Клейкость: Удаляемые
  Цвета: Розовый, красный, голубой, зеленый, желтый
  Сделано из: Бумага
  Характеристики продукта: Непросвечивающиеся
  Форма: Круглый
  Размеры: Маленький формат
  Экологический: Не содержит ПВХ, материал не содержит хлора</t>
   </si>
   <si>
     <t>247.29000000 руб.</t>
   </si>
   <si>
     <t>Этикетки точки круглые самоклеящиеся удаляемые Avery Zweckform, d-18 мм, 24 штуки на листе, 4 листа</t>
   </si>
   <si>
     <t>Вы отмечаете цветом на вашей стене или на рабочем столе в офисе особенные даты, события, мероприятия? Возможно, разным цветом вы выделяете дни отпуска, выходные и праздничные дни, или маркируете документы. Например, красным цветом – важные события, зеленым – личные заметки. Круглые этикетки-точки от Avery Zweckform – отличное решение для профессиональной маркировки в рабочем планинге, на картах. Большой выбор размеров и цветов.
 	Идеальное решение для маркировки дней отпуска, запланированных встреч, пометок папок и карт.
 	Надежно приклеиваются и легко удаляются без следов клея на поверхности.
 	Имеются в наличии в разных размерах (8 и18 мм) и насыщенной цветовой гамме.
 Характеристики
  Размеры: Ø 18 мм
  В упаковке: 96 этикеток / 4 страниц
  Клейкость: Удаляемые
  Цвета: Розовый, красный, синий, зеленый, желтый
  Сделано из: Бумага
  Характеристики продукта: Непросвечивающиеся
  Форма: Круглый
  Размеры: Маленький формат
  Экологический: Не содержит ПВХ, материал не содержит хлора</t>
+  </si>
+  <si>
+    <t>259.29000000 руб.</t>
   </si>
   <si>
     <t>Мотивационные наклейки круглые Avery Zweckform Животные, d-18 мм, 24 штуки на листе, 4 листа</t>
   </si>
   <si>
     <t>Набор этикеток-точек Avery Zweckform креативной серии. Стикеры в 6 цветах с разными иллюстрациями милых зверей, круглой формы, диаметром 18 мм.
  Надписи:
  - Отлично!
  - Супер!
  - Хорошо!
  - Молодец!
  - Постарайся!
  - Ой-ой!
  Функциональность и стиль: Яркие и креативные этикетки легко приклеиваются на любую поверхность, будь то бумага, пластик или картон, и придают вашему проекту индивидуальность. Используйте их для организации рабочих процессов или творческих проектов!
  Идеальные оценки: Этикетки можно использовать для деликатной оценки детских работ, прописей, рисунков и дневников. Подходят для оценки выполнения задач в календаре, а также для украшения подарков.
  Подходят для всех: Этикетки идеально подходят для воспитателей, преподавателей и родителей, всех, кто ценит творческий подход в обучении детей. Идеальные наклейки для школ, детских садов, развивающих клубов и летних лагерей.
  Эко-дружелюбность: Изготовлены в России с использованием безопасных материалов и технологий, которые минимизируют вред для окружающей среды.</t>
   </si>
   <si>
     <t>195.11000000 руб.</t>
   </si>
   <si>
     <t>Мотивационные наклейки круглые Avery Zweckform Смайлики, d-18 мм, 24 штуки на листе, 4 листа</t>
   </si>
   <si>
@@ -43084,51 +42722,51 @@
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 17,8 х 10 мм, 270 штук на листе, 25 листов + 5 листов в подарок! Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 17,8 x 10 мм
  В упаковке: 8100 этикеток / 30 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4730
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>2297.56000000 руб.</t>
+    <t>2335.85000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся удаляемые Avery Zweckform, белые, 25.4 x 10 мм, 189 штук на листе, 30 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Больше этикеток внутри: плюс 5 дополнительных листов БЕСПЛАТНО.
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 25,4 х 10 мм, 189 штук на листе, 25 листов + 5 листов в подарок! Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 5670 этикеток / 30 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4731
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -43572,76 +43210,73 @@
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 70 x 37 мм, 24 штуки на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантия бесперебойной печати принтера.
 	Надежный клей.
 	Этикетки легко и быстро оформить с помощью бесплатных шаблонов и программ Avery.
  Во многих серьезных компаниях во главу угла ставится организация документов в офисе, легкость поиска и умение быстро находить нужные файлы и папки. Именно поэтому нужную документацию разделяют по цвету. Например, синим цветом помечают документы по работе с партнерами, а желтым – с поставщиками. С цветными этикетками от Avery порядок в архиве обеспечен. Идеальное решение для печати на любых принтерах и копировальных аппаратах. Дизайн этикетки легко оформить при помощи специальной программы DesignPro.
  Размеры: 70 x 37 мм
  В упаковке: 2400 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>5948.37000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 105 x 37 мм, 16 штук на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежный клей.
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантия бесперебойной печати принтера.
 	Этикетки легко и быстро оформить с помощью бесплатных шаблонов и программ Avery.
  Во многих серьезных компаниях во главу угла ставится организация документов в офисе, легкость поиска и умение быстро находить нужные файлы и папки. Именно поэтому нужную документацию разделяют по цвету. Например, синим цветом помечают документы по работе с партнерами, а желтым – с поставщиками. С цветными этикетками от Avery порядок в архиве обеспечен. Идеальное решение для печати на любых принтерах и копировальных аппаратах. Дизайн этикетки легко оформить при помощи специальной программы DesignPro.
  Размеры: 105 x 37 мм
  В упаковке: 1600 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>5805.23000000 руб.</t>
+    <t>3122.87000000 руб.</t>
   </si>
   <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 105 x 148 мм, 4 штуки на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежный клей.
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантия бесперебойной печати принтера.
 	Этикетки легко и быстро оформить с помощью бесплатных шаблонов и программ Avery.
  Во многих серьезных компаниях во главу угла ставится организация документов в офисе, легкость поиска и умение быстро находить нужные файлы и папки. Именно поэтому нужную документацию разделяют по цвету. Например, синим цветом помечают документы по работе с партнерами, а желтым – с поставщиками. С цветными этикетками от Avery порядок в архиве обеспечен. Идеальное решение для печати на любых принтерах и копировальных аппаратах. Дизайн этикетки легко оформить при помощи специальной программы DesignPro.
 Характеристика
  Размеры: 105 x 148 мм
  В упаковке: 400 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
@@ -44283,51 +43918,51 @@
 	Гарантированная печать без застревания на лазерных, струйных принтерах и копирах.
 	Экстра четкий отпечаток текста и изображения без размытия на любом принтере.
 	Улучшенный клей: крепкое и надежное приклеивание к бумаге, картону, стеклу, пластику, металлу.
 	БЕСПЛАТНЫЕ шаблоны и фирменное программное обеспечение для создания и печати самоклеящейся бумаги на принтере.
  Если вы работаете в офисе с различными типами принтеров или печатаете на копировальных аппаратах, вам подойдут самоклеящиеся этикетки на листах А4. Вам нужны именно эти этикетки если вы планируете создать этикетку с описанием товара, ценой, штрих-кодом; этикетку  для маркировки предметов, архивов, коробок, упаковки, писем, почтовой рассылки и пр. Этикетки А4, деленые на формат 52,5 x 21,72 мм. Этот формат также идеально подойдет, если у вас в планах большая адресная или почтовая рассылка. С помощью функции слияния базы данных в программе Avery Design&amp;Print можно быстро и легко перенести клиентскую базу на самоклеящуюся бумагу для принтера и приклеить на конверты. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Самоклеящаяся бумага для принтера имеет высокую степень белизны. Абсолютно точная подача листов через принтер. Гарантированная печать без застревания благодаря технологии Ультра Грип /ultragrip. Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
  Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло.
  Если вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 52,5 x 21,2 мм
  В упаковке: 5600 этикеток  / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: 3668
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>3122.87000000 руб.</t>
+    <t>3174.92000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform, белые, 70 x 50.8 мм, 15 штук на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Абсолютно точная подача листов в принтер благодаря технологии ultragrip на обратной стороне листа.
 	Гарантированная печать без застревания на лазерных, струйных принтерах и копирах.
 	Экстра четкий отпечаток текста и изображения без размытия на любом принтере.
 	Улучшенный клей: крепкое и надежное приклеивание к бумаге, картону, стеклу, пластику, металлу.
 	БЕСПЛАТНЫЕ шаблоны и фирменное программное обеспечение для создания и печати самоклеящейся бумаги на принтере.
  Если вы работаете в офисе с различными типами принтеров или печатаете на копировальных аппаратах, вам подойдут самоклеящиеся этикетки на листах А4. Вам нужны именно эти этикетки если Вы планируете создать этикетку с описанием товара, ценой, штрих-кодом; этикетку  для маркировки предметов, архивов, коробок, упаковки, писем, почтовой рассылки и пр. Этикетки А4, деленые на формат 48,5 x 16,9 мм. Этот формат также идеально подойдет, если у вас в планах большая адресная или почтовая рассылка. С помощью функции слияния базы данных в программе Avery Design&amp;Print можно быстро и легко перенести клиентскую базу на самоклеящуюся бумагу для принтера и приклеить на конверты. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Самоклеящаяся бумага для принтера имеет высокую степень белизны. Абсолютно точная подача листов через принтер. Гарантированная печать без застревания благодаря технологии Ультра Грип/ultragrip. Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
  Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло.
  Если вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 70 x 50,8 мм
  В упаковке: 1500 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: 3669
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
@@ -44379,50 +44014,53 @@
 	Абсолютно точная подача листов в принтер благодаря технологии ultragrip на обратной стороне листа.
 	Гарантированная печать без застревания на лазерных, струйных принтерах и копирах.
 	Экстра четкий отпечаток текста и изображения без размытия на любом принтере.
 	Улучшенный клей: крепкое и надежное приклеивание к бумаге, картону, стеклу, пластику, металлу.
 	БЕСПЛАТНЫЕ шаблоны и фирменное программное обеспечение для создания и печати самоклеящейся бумаги на принтере.
  Если вы работаете в офисе с различными типами принтеров или печатаете на копировальных аппаратах, вам подойдут самоклеящиеся этикетки на листах А4. Вам нужны именно эти этикетки если Вы планируете создать этикетку с описанием товара, ценой, штрих-кодом; этикетку  для маркировки предметов, архивов, коробок, упаковки, писем, почтовой рассылки и пр. Этикетки А4, деленые на формат 64 x 45 мм. Этот формат также идеально подойдет, если у вас в планах большая адресная или почтовая рассылка. С помощью функции слияния базы данных в программе Avery Design&amp;Print можно быстро и легко перенести клиентскую базу на самоклеящуюся бумагу для принтера и приклеить на конверты. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform Вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Самоклеящаяся бумага для принтера имеет высокую степень белизны. Абсолютно точная подача листов через принтер. Гарантированная печать без застревания благодаря технологии Ультра Грип/ultragrip. Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
  Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло.
  Если Вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 64 x 45 мм
  В упаковке: 1800 этикеток  / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: 3671
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Компоненты: Технология QuickPeel
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
+  </si>
+  <si>
+    <t>3169.49000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform, белые, 64 х 50 мм, 15 штук на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Абсолютно точная подача листов в принтер благодаря технологии ultragrip на обратной стороне листа.
 	Гарантированная печать без застревания на лазерных, струйных принтерах и копирах.
 	Экстра четкий отпечаток текста и изображения без размытия на любом принтере.
 	Улучшенный клей: крепкое и надежное приклеивание к бумаге, картону, стеклу, пластику, металлу.
 	БЕСПЛАТНЫЕ шаблоны и фирменное программное обеспечение для создания и печати самоклеящейся бумаги на принтере.
  Если вы работаете в офисе с различными типами принтеров или печатаете на копировальных аппаратах, вам подойдут самоклеящиеся этикетки на листах А4. Вам нужны именно эти этикетки если Вы планируете создать этикетку с описанием товара, ценой, штрих-кодом; этикетку  для маркировки предметов, архивов, коробок, упаковки, писем, почтовой рассылки и пр. Этикетки А4, деленые на формат 64 х 50 мм. Этот формат также идеально подойдет, если у вас в планах большая адресная или почтовая рассылка. С помощью функции слияния базы данных в программе Avery Design&amp;Print можно быстро и легко перенести клиентскую базу на самоклеящуюся бумагу для принтера и приклеить на конверты. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform Вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Самоклеящаяся бумага для принтера имеет высокую степень белизны. Абсолютно точная подача листов через принтер. Гарантированная печать без застревания благодаря технологии Ультра Грип/ultragrip. Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
  Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло.
  Если Вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 64 x 50 мм
  В упаковке: 1500 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: 3672
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Компоненты: Технология QuickPeel
  Форма: Прямоугольный
@@ -44474,53 +44112,50 @@
 	Экстра четкий отпечаток текста и изображения без размытия на любом принтере.
 	Улучшенный клей: крепкое и надежное приклеивание к бумаге, картону, стеклу, пластику, металлу.
 	БЕСПЛАТНЫЕ шаблоны и фирменное программное обеспечение для создания и печати самоклеящейся бумаги на принтере.
  Если вы работаете в офисе с различными типами принтеров или печатаете на копировальных аппаратах, вам подойдут самоклеящиеся этикетки на листах А4. Вам нужны именно эти этикетки если Вы планируете создать этикетку с описанием товара, ценой, штрих-кодом; этикетку  для маркировки предметов, архивов, коробок, упаковки, писем, почтовой рассылки и пр. Этикетки А4, деленые на формат 97 х 55 мм. Этот формат также идеально подойдет, если у вас в планах большая адресная или почтовая рассылка. С помощью функции слияния базы данных в программе Avery Design&amp;Print можно быстро и легко перенести клиентскую базу на самоклеящуюся бумагу для принтера и приклеить на конверты. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform Вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Самоклеящаяся бумага для принтера имеет высокую степень белизны. Абсолютно точная подача листов через принтер. Гарантированная печать без застревания благодаря технологии Ультра Грип/ultragrip. Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
  Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло.
  Если Вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 97 x 55 мм
  В упаковке: 1000 этикеток  / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: 3679
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Компоненты: Технология QuickPeel
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>3169.49000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Этикетки самоклеящиеся в диспенсере Avery Zweckform, белые, 18 х 12 мм, 1000 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Легко извлечь этикетку благодаря удобному и практичному диспенсеру.
 	Надежная защита и хранение этикеток.
 	Легко подписать от руки, принтер не требуется!
 	Не содержат хлора.
  Белые стойкие универсальные этикетки (18 х 12 мм) в практичном диспенсере. Идеальное решение для маркировки документов и файлов, оформляются от руки (1000 этикеток в диспенсере). Этикетка удобно извлекается из диспенсера, который служит надежной защитой и хранилищем для этикеток. Универсальные этикетки отлично подходят для быстрой и экономичной маркировки в офисе или личных вещей дома. Принтер не требуется! Просто подпишите ручкой – готово! Не содержат хлора.
 Характеристика
  Размеры: 18 x 12 мм
  В упаковке: 1000 этикеток / 1 ролл
  Типа печати: Рукописный
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Диспенсер
  Экологический: Материал не содержит хлора, не содержит ПВХ
  </t>
   </si>
   <si>
     <t>789.88000000 руб.</t>
   </si>
   <si>
@@ -44874,50 +44509,53 @@
     <t xml:space="preserve">
 	 Размер этикетки 105 x 57 мм, 10 этикеток на листе А4, в упаковке 100 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 210 x 148.5 мм, 2 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 210 x 148,5 мм, 2 этикетки на листе А4, в упаковке 100 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
+    <t>1380.55000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 210 х 297 мм, 1 штука на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 210 x 297 мм, 1 этикетка на листе А4, в упаковке 100 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 210 х 297 мм, 1 штука на листе, 18 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 210 x 297 мм, 1 этикетка на листе А4, в упаковке 18 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
@@ -45023,53 +44661,50 @@
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 x 42.3 мм, 21 шт. на листе, 18 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 x 37 мм, 16 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 x 35 мм, 24 штуки на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 x 70 мм, 8 штук на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 x 42.3 мм, 14 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 63.5 x 38.1мм, 21 шт. на листе, 100 листов</t>
-  </si>
-[...1 lines deleted...]
-    <t>1380.55000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 x 29.7 мм, 30 штук на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 х 16.9 мм, 51 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 48.5 х 16.9 мм, 64 шт. на листе, 100 лист</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
  Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform, А6, белые, 4 штуки на листе, 10 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -45109,50 +44744,53 @@
 	Больше этикеток внутри: плюс 5 дополнительных листов БЕСПЛАТНО.
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 210 х 297 мм, 1шт. на листе, 25 листов + 5 листов в подарок! Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристики
  Размеры: 210 x 297 мм
  В упаковке: 30 этикеток / 30 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4735
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
+    <t>2353.14000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки самоклеящиеся удаляемые Avery Zweckform, белые, 45.7 x 21.2 мм, 48 штук на листе, 30 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Больше этикеток внутри: плюс 5 дополнительных листов БЕСПЛАТНО.
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 45,7 х 21,2 мм, 48 шт. на листе, 25 листов + 5 листов в подарок! Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристики
  Размеры: 45,7 x 21,2 мм
  В упаковке: 1440 этикеток / 30 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4736
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
@@ -45195,51 +44833,51 @@
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 25.4 x 10 мм, 189 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежно приклеиваются и легко удаляются не оставляя следов.
 	Цветная этикетка- идеальное решение для привлечения внимания к информации или продукции.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Четкий отпечаток текста на лазерном и струйном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Представьте, что у вас важный телефонный звонок. Ваш собеседник в срочном порядке запросил необходимую информацию. Как просто и оперативно сориентироваться в ваших папках с документами? Если бы ваши бумаги были выделены цветом, их поиск бы значительно упростился. Например, накладные выделены красным цветом, корреспонденция – синим. С цветными этикетками вы значительно упрощаете работу. Этикетки надежно приклеиваются и удаляются, не оставляя следов на поверхности. Вы можете быть уверены, что листы с этикетками не застрянут в принтере. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 3780 этикеток / 20 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Коды продукта: 6036-20, L6037-20, L6048-20, L6049-20 
  Клейкость: Удаляемые 
  Цвета: Желтый, красный, голубой, зеленый
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами 
  Размеры: А4 
  Экологический: Не содержит ПВХ 
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>2189.56000000 руб.</t>
+    <t>2336.02000000 руб.</t>
   </si>
   <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 45.7 x 21.2 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежно приклеиваются и легко удаляются не оставляя следов.
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов
 	Четкий отпечаток текста на лазерном и струйном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Представьте, что у вас важный телефонный звонок. Ваш собеседник в срочном порядке запросил необходимую информацию. Как просто и оперативно сориентироваться в ваших папках с документами? Если бы ваши бумаги были выделены цветом, их поиск бы значительно упростился. Например, накладные выделены красным цветом, корреспонденция – синим. С цветными этикетками вы значительно упрощаете работу. Этикетки надежно приклеиваются и удаляются, не оставляя следов на поверхности. Вы можете быть уверены, что листы с этикетками не застрянут в принтере. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 45,7 x 21,2 мм 
  В упаковке: 960 этикеток / 20 страниц 
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Коды продукта: L6038-20, L6039-20, L6040-20, L6041 
  Клейкость: Удаляемые 
  Цвета: Желтый, красный, голубой, зеленый
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами 
  Размеры: А4 
  Экологический: Не содержит ПВХ 
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
@@ -45831,51 +45469,51 @@
  Мелок сварщика производится путем механической обработки руды талька, до размеров - 1 см, 1 см, 10 см. 
 	 Упаковка 10 штук.
  Обязательной сертификации не подлежит.
  Плотность талька составляет 2,5-2,7 г/см3
  Срок годности не ограничен.
  Для удобства работы в дополнение к мелку применяют специальный держатель (покупается отдельно- артикул L4766120).
 	 Внимание! Для получения тонких линий необходимо затачивать грани мелка!
 </t>
   </si>
   <si>
     <t>48.75000000 руб.</t>
   </si>
   <si>
     <t>Мелок для сварки тальковый Lyra Soapstone Crayon, до 2000°С, 10 x 10 x 100 мм</t>
   </si>
   <si>
     <t>L4900010 Мелок тальковый для высоких температур.
  Мелок маркировочный Lyra 4900010 на тальковой основе служит для нанесения маркировки на нагретую поверхность и изделия из металлов перед их нагреванием или сваркой. Отлично зарекомендовал себя и не имеет аналогов по применению в сварочных работах, благодаря этому получил свое второе название –мелок сварщика. Надпись, нанесенная мелком Lyra 4900010, устойчива к температуре до 2000 градусов Цельсия.
  Мелок Lyra 4900010 применяется также для нанесения маркировки на ряд других материалов, среди которых – металл, камень, бетон, изделия из каучука, а так же мелок может использоваться в условиях высоких температур.
  Мелок имеет удобную для применения квадратную форму.
  Специальные частицы в составе мелка Lyra позволяют применять его на открытом воздухе.
  Длина 100 мм, сечение 10 мм.
 В упаковке 10 штук.</t>
   </si>
   <si>
-    <t>62.97000000 руб.</t>
+    <t>60.54000000 руб.</t>
   </si>
   <si>
     <t>Мел термостойкий на основе талька, подходит для разметки при сварочных работах, термостойкие (до 2000 °C).
  Теплоустойчивый мел подходит для надписей на следующих поверхностях:
 - камень/бетон
  - металл
  - листовой металл
 -  горячий металл</t>
   </si>
   <si>
     <t>53.57000000 руб.</t>
   </si>
   <si>
     <t>Мелок сварщика тальковый Markal FM.400 Soapstone Square, до 2000°C, 100 x 10 x 10 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Стеатитовый мелок Markal FM.400 100x10x10 служит для маркировки металлических заготовок. Пишет по влажной поверхности. Разметка сохраняется на шероховатых, ржавых и замасленных поверхностях. Мелок выполнен из термостойкого стеатита. Размер - 100 х 10 х 10 мм.
 Особенности и преимущества
 	 Маркировка видна через экран каски сварщика;
 	 Благодаря высокой теплостойкости маркировка  видна во время проведения сварочных работ;
 	 Квадратная форма карандаша не позволяет кататься по рабочему столу;
 	 Маркировка не загрязняет сварочные швы и не повреждает поверхность; 
 	 Временная маркировка легко удаляется;
 	 Для более заметных и долговечных маркировок попробуйте карандаши по металлу Silver-Streak и Red-Riter;
 	 Размер маркера 100 х 10 х 10 мм.
@@ -46576,51 +46214,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 	 Эта ручка-кисть имеет гибкий кистеобразный наконечник, который превращает рисование на бумаге и картоне в истинное удовольствие. С ее помощью вы без усилий можете как выводить изящные детали, так и наносить широкие мазки даже на больших участках. Она позволит вам оживить забавные комичные фигуры или цветочные узоры на приглашениях и бумажных салфетках. Другой популярный способ использования этой ручки - раскрашивание мягких материалов, таких, как резиновые штампы. С помощью наконечника в форме кисти сделать это легко; при этом вы можете раскрасить штамп в несколько цветов.
 	 Мягкий, гибкий наконечник этой ручки-кисти, доступной во множестве ярких цветов, гарантирует превосходные результаты. Чернила созданы на водной основе и имеют нейтральный запах.
 	Фломастер для письма, раскрашивания, рисования и создания схем на светлоокрашенной бумаге
 	Ширина штриха кистеобразного наконечника может варьироваться
 	Чернила на водной основе не просачиваются через бумагу; их можно растворять водой до момента высыхания
 	Продукт доступен в 20 различных цветах
  Характеристики: 
 	Форма наконечника: кистеобразный наконечник
 	Нейтральный запах
 	Быстросохнущий
 	Светящийся
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Широкий спектр насыщенных и нежных оттенков
 	Цвета e-55, e-1200, e-1300 и e-1340 превосходно сочетаются между собой и дополняют друг друга, благодаря чему их можно без труда комбинировать
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Просты при использовании, подходят для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Произведено в Германии
 </t>
   </si>
   <si>
-    <t>171.72000000 руб.</t>
+    <t>176.85000000 руб.</t>
   </si>
   <si>
     <t>Набор фломастеров-кистей для рисования edding 1340, 10 цветов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Эта ручка-кисть имеет гибкий кистеобразный наконечник, который превращает рисование на бумаге и картоне в истинное удовольствие. С ее помощью вы без усилий можете как выводить изящные детали, так и наносить широкие мазки даже на больших участках. Она позволит вам оживить забавные комичные фигуры или цветочные узоры на приглашениях и бумажных салфетках. Другой популярный способ использования этой ручки - раскрашивание мягких материалов, таких, как резиновые штампы. С помощью наконечника в форме кисти сделать это легко; при этом вы можете раскрасить штамп в несколько цветов.
 	 Мягкий, гибкий наконечник этой ручки-кисти, доступной во множестве ярких цветов, гарантирует превосходные результаты. Чернила созданы на водной основе и имеют нейтральный запах.
 	Фломастер для письма, раскрашивания, рисования и создания схем на светлоокрашенной бумаге
 	Ширина штриха кистеобразного наконечника может варьироваться
 	Чернила на водной основе не просачиваются через бумагу; их можно растворять водой до момента высыхания
 	Продукт доступен в 20 различных цветах
 	 Характеристики:
 	Форма наконечника: кистеобразный наконечник
 	Нейтральный запах
 	Быстросохнущий
 	Светящийся
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Широкий спектр насыщенных и нежных оттенков
 	Цвета e-55, e-1200, e-1300 и e-1340 превосходно сочетаются между собой и дополняют друг друга, благодаря чему их можно без труда комбинировать
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Просты при использовании, подходят для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Произведено в Германии
@@ -46881,50 +46519,53 @@
     <t>359.20000000 руб.</t>
   </si>
   <si>
     <t>Набор фломастеров цветных Giotto Turbo Maxi, утолщенные, 5 мм, 24 цвета</t>
   </si>
   <si>
     <t>Утолщенные фломастеры на водной основе Giotto Turbo Maxi удобно держать в руке. Подходят для малышей. Пишущий фетровый наконечник надежно зафиксирован, не вдавливается и не деформируется даже при сильном нажатии. Чернила сверхстойкие, долговечные и безвредные. Яркие, насыщенные цвета, не выцветают и не выгорают на солнце. Легко отстирываются и смываются с рук. Фломастеры имеют вентилируемый колпачок.
  Картонная коробка без европодвеса.
  Толщина линии: 5 мм
  Комплектация: 24 штуки
 Возраст: от 3 лет</t>
   </si>
   <si>
     <t>1175.20000000 руб.</t>
   </si>
   <si>
     <t>Фломастер Staedtler Triplus color, 1 мм</t>
   </si>
   <si>
     <t>Фломастер Triplus Color.
  Устойчивый к давлению наконечник.
  Вентилируемый колпачок, соответствует ISO 11540 и BS 7272-1/2
  Чернила на водной основе
  Ширина линии 1.0 мм
 Все цвета модели 334, 338, 323 отлично сочетаются друг с другом</t>
+  </si>
+  <si>
+    <t>36.00000000 руб.</t>
   </si>
   <si>
     <t>Набор фломастеров Staedtler Triplus color, 10 цветов</t>
   </si>
   <si>
     <t>Набор из 10 фломастеров "Staedtler Triplus" в удобном прозрачном пенале-подставке. Чернила на водной основе, яркие цвета. Фломастеры без колпачка, в открытом состоянии не высыхают несколько дней. Прочный наконечник помогает рисовать и писать как на картоне, так и на бумаге. Эргономичная трёхгранная форма корпуса. Ширина линии: 1 мм. 
 Производитель: STAEDTLER ( Германия)</t>
   </si>
   <si>
     <t>634.99000000 руб.</t>
   </si>
   <si>
     <t>Набор edding Сolor Happy, 20 ручек 1340 + смешиватель цветов Brushpen Colour Mixer</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект Colour Happy прекрасно подходит для несложных творческих работ: 20 ручек-кистей с
  мягкими и гибкими наконечниками позволяют создавать превосходные надписи от руки и равномерно раскрашивать рисунки. В сочетании с новым смешивателем цветов для ручек- кистей Brushpen Colour Mixer овладение техникой создания оттенков не составит никакого труда: с помощью всего лишь 20 ручек-кистей можно создать до 190 оттенков. Экологичная картонная коробка служит прекрасным решением для хранения. Смешиватель цветов Brushpen Colour Mixer, а также пошаговая инструкция в картинках для простого и интуитивно понятного обращения с продуктами. Пастельный маркер белого цвета (в набор не входит)
  откроет дополнительные увлекательные возможности для экспериментов с цветами. Чернила на водной основе не просачиваются сквозь бумагу. Обратите внимание на то, что смешиватель цветов для ручек-кистей Brushpen Colour Mixer поставляется только в составе комплекта Colour Happy или большого комплекта Colour Happy. 
  В наборе  20 ручек-кистей edding 1340: по 1 шт. таких цветов, как черный, красный, синий, зеленый, желтый, оранжевый, коричневый, фиолетовый, розовый, голубой, салатовый, цвет охры, бирюзовый, светло-оранжевый, серебряно-серый, светлый абрикос, медовая дыня, мандарин, лазурный синий и цвет папайи.
 	Простое и интуитивно понятное творчество
 	Превосходно подходит для новичков, желающих создавать надписи от руки
 	Благодаря новому смешивателю цветов для ручек- кистей Brushpen Colour Mixer техника создания оттенков становится простой и интуитивно понятной
 	Немедленное и чистое нанесение без подготовки
 	Высококачественный фирменный продукт по привлекательной и конкурентной цене
 </t>
@@ -47256,51 +46897,51 @@
   </si>
   <si>
     <t>924.00000000 руб.</t>
   </si>
   <si>
     <t>Дополнительная вставка - телефонная книжка</t>
   </si>
   <si>
     <t>Дополнительная вставка Brunnen "телефонная книжка".
  Русский и латинский алфавит
  Высококачественная каландрированная белая бумага Premium, 135 г/м2
  Двухцветная печать: черный и бордовый
  24 буквенных регистра
 Ламинированный алфавит</t>
   </si>
   <si>
     <t>Вставка</t>
   </si>
   <si>
     <t>Телефонная книга-визитница Durable Telindex Plus, русский алфавит</t>
   </si>
   <si>
     <t xml:space="preserve">Телефонная книга-визитница Durable Telindex Plus. </t>
   </si>
   <si>
-    <t>2039.65000000 руб.</t>
+    <t>3708.45000000 руб.</t>
   </si>
   <si>
     <t>Хранение визитных карт</t>
   </si>
   <si>
     <t>Визитница Durable Visifix, до 96 карточек, 115 х 253 мм, ПВХ</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Визитница VISIFIX® - отличное решение для компактного хранения визитных карточек. Также оптимально подходит для дисконтных карт.
 	выполнена из высококачественного ПВХ
 	фактура "под кожу"
 	вместимость: 96 визиток 57 х 90 мм
 	впаянные карманы
 	размеры: 115 х 253 мм
 </t>
   </si>
   <si>
     <t>194.00000000 руб.</t>
   </si>
   <si>
     <t>Визитница Durable Visifix, до 200 карточек, 255 x 145 мм, ПВХ</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -48626,95 +48267,95 @@
     <t>Скобы для строительных степлеров</t>
   </si>
   <si>
     <t>Скобы 3 - 10 мм для степлера Kangaro,1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №3 – 10 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>Kangaro</t>
   </si>
   <si>
     <t>123.31000000 руб.</t>
   </si>
   <si>
     <t>Скобы 3 - 14 мм для степлера Kangaro,1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №3 – 14 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами.
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
-    <t>48.07000000 руб.</t>
+    <t>63.75000000 руб.</t>
   </si>
   <si>
     <t>Скобы 3 - 6 мм для степлера Kangaro,1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №3 – 6 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>33.44000000 руб.</t>
   </si>
   <si>
     <t>Скобы 3 - 8 мм для степлера Kangaro,1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №3 – 8 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>39.71000000 руб.</t>
   </si>
   <si>
     <t>Скобы 4 - 6 мм для степлера Kangaro, 1250 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №4 – 6 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1250 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>387.96000000 руб.</t>
   </si>
   <si>
     <t>Скобы 4 - 8 мм для степлера Kangaro,1250 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №4 – 8 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1250 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
-    <t>435.12000000 руб.</t>
+    <t>125.40000000 руб.</t>
   </si>
   <si>
     <t>Гвозди 8 - 14 мм для мебельного степлера Kangaro, 1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №8 – 14 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>270.46000000 руб.</t>
   </si>
   <si>
     <t>Гвозди 9 - 14 мм для мебельного степлера Kangaro, 1000 штук</t>
   </si>
   <si>
     <t>Прочная и надежная скоба Kangaro №9 – 14 мм для мебельных степлеров Kangaro. Используется с различными мебельными степлерами. 
  Количество в упаковке: 1000 штук
 Цвет: Серебристый металлик</t>
   </si>
   <si>
     <t>240.69000000 руб.</t>
   </si>
   <si>
     <t>Строительный степлер (Текер)</t>