--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$2807</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7490">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7486">
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Значение</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
@@ -3221,69 +3221,66 @@
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>377.06000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь общая на пружине А4 «Колледж» от Brunnen – надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 80 листов.
 	Класс: Премиум                                                                 
 	Формат: A4                                                                            
 	Плотность листов блока: 90 г/м2                            
 	Количество листов: 80 листов
 	Линовка: Линейка                                                       
 	Металлическая пружина                        
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия.                                                     
 	Отверстия для подшивания листов блока: 4      
 	Обложка: Плотный картон, принт стилизован под металлический отблеск добавляет изделию изысканности
 	Цвет обложки: Коричневый/черный                            
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>Коричневый</t>
   </si>
   <si>
-    <t>383.67000000 руб.</t>
+    <t>481.95000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь общая на пружине А4 «Колледж» от Brunnen – надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 80 листов.
 	Класс: Премиум                                                                 
 	Формат: A4                                                                            
 	Плотность листов блока: 90 г/м2                            
 	Количество листов: 80 листов
 	Линовка: Клетка                                                      
 	Металлическая пружина                        
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия                                                     
 	Отверстия для подшивания листов блока: 4      
 	Обложка: Плотный картон, принт стилизован под металлический отблеск добавляет изделию изысканности
 	Цвет обложки: Коричневый/черный                            
 	Страна производства: Германия
  </t>
-  </si>
-[...1 lines deleted...]
-    <t>481.95000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в линейку на пружине А4 Brunnen Колледж, микроперфорация, 70 гр/м2, 80 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь общая на пружине А4 "Student" от Brunnen - надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 80 листов.
 	Класс: Стандарт                   
 	Формат:  A4                                                                            
 	Плотность листов блока: 70 г/м2            
 	Количество листов: 80 листов
 	Линовка: линейка                                                       
 	Металлическая пружина                 
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия.                                                     
 	Отверстия для подшивания листов блока: 4      
 	Обложка: плотный картон, принт                                   
 	Цвет обложки: синий                                   
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>181.44000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в клетку на пружине А5 Brunnen Колледж, микроперфорация, 70 гр/м2, 80 листов</t>
   </si>
@@ -3446,51 +3443,51 @@
 	Отверстия для подшивания листов блока: 4      
 	Обложка: Плотный картон, принт                                   
 	Цвет обложки: Принцесса и единорог                        
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>Тетрадь в линейку на пружине А4 Brunnen Premium Colour Code, микроперфорация, 90 гр/м2, 80 листов</t>
   </si>
   <si>
     <t>Бизнес тетрадь А4 в клетку на спирали серии "Premium Student Colour Code" от Brunnen – надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 80 листов.
  Обложки тетрадей из серии Colour Code ярких цветов с практичным дизайном. 
  Бумага премиум-класса, очень белая, атласная, устойчивая к чернилам.
  Тетради имеют надежную металлическую пружину и микроперфорацию листов. Это позволяет удобно удалять листы из тетради и подшивать их в папку по разделам.
  Характеристики:
  Класс: Премиум
  Формат: A4
  Плотность листов блока: 90 г/м2
  Количество листов: 80 листов, 160 страниц
  Линовка: Линейка, с внутренними внешними полями
  Отверстия для подшивания листов блока: 4 
  Обложка: Плотный картон, принт с эффектом матового блеска 
 Страна производства: Германия</t>
   </si>
   <si>
-    <t>314.69000000 руб.</t>
+    <t>434.70000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в клетку на пружине А4 Brunnen Колледж Фантазия, микроперфорация, 90 гр/м2, 80 листов</t>
   </si>
   <si>
     <t xml:space="preserve">Тетрадь в клетку А4 на спирали «Фантазия» от Brunnen – надежный союзник для взрослых и детей. Обложка состоит из плотного картона, который защищает бумагу от внешних факторов. Внутренний блок скреплен по левому краю пружиной, содержит 80 листов. Тетрадь подходит для девочек и мальчиков.
 	Класс: Премиум                                                                 
 	Формат: A4                                                                            
 	Плотность листов блока: 90 г/м2                            
 	Количество листов: 80 листов
 	Линовка: Клетка                                                      
 	Металлическая пружина                        
 	Микроперфорация блока, что позволяет удобно удалять листы из изделия                                                     
 	Отверстия для подшивания листов блока: 4      
 	Обложка: Плотный картон                      
 	Цвет обложки: Принт «Фантазия»                 
 	Страна производства: Германия
  </t>
   </si>
   <si>
     <t>272.16000000 руб.</t>
   </si>
   <si>
     <t>Тетрадь в клетку на пружине А4 Brunnen Принцесса и единорог, микроперфорация, 90 гр/м2, 80 листов</t>
   </si>
@@ -4693,51 +4690,51 @@
 	Для информации формата А4
 	Загрузка документа сверху и сбоку
 	Цветная окантовка
 	Не бликуют. Сканирование без извлечения документа из панели
 	Совместимы с табуляторами 5603 и 5609
 </t>
   </si>
   <si>
     <t>1149.98000000 руб.</t>
   </si>
   <si>
     <t>Демопанель Durable Sherpa, антиблик, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Дисплейные системы SHERPA® из ударопрочного пластика премиального качества – идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Информационные панели из полипропилена для дисплейных систем SHERPA® и VARIO®
 	Для информации формата А4
 	Загрузка документа сверху
 	Цветная окантовка
 	Не бликуют. Сканирование без извлечения документа из панели
 	Совместимы с табуляторами 5603 и 5609
 </t>
   </si>
   <si>
-    <t>150.00000000 руб.</t>
+    <t>859.58000000 руб.</t>
   </si>
   <si>
     <t>Адаптер для крепления демопанелей Sherpa и Function Durable</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Штифт-адаптер для информационных панелей SHERPA® и FUNCTION
 	Позволяет фиксировать панели к модулям с перфорацией
 	20 штук в комплекте
 </t>
   </si>
   <si>
     <t>Бежевый</t>
   </si>
   <si>
     <t>30.00000000 руб.</t>
   </si>
   <si>
     <t>Демопанель Durable Sherpa, антиблик, A5, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Дисплейные системы SHERPA® из ударопрочного пластика премиального качества - идеальное решение для размещения информации в офисе, банке, отеле, торговом центре, образовательном или медицинском учреждении.
 	Информационные панели из полипропилена для дисплейных систем VARIO® формата А5
 	Для информации формата А5
@@ -6180,51 +6177,51 @@
  – общий календарь на два года;
  – знаки Зодиака;
  – календарь профессиональных праздников;
  – телефонные коды городов и стран;
  – календарь международных праздников;
  – информация для поездок;
  – расход калорий и средняя калорийность основных продуктов;
  – единицы измерения;
  – Инкотермс;
  – экстренные телефонные номера стран мира;
  – знаки по уходу за одеждой;
  – префиксы стран в штриховых кодах;
  – обзор по месяцам.
  Страницы для заметок в конце: 4 в клетку и 4 в точку.
  Бумага: Высококачественная каландрированная белая, Premium, 100 г/кв.м.
  Одноцветная печать: Серый шрифт
  Перфорированный отрывной уголок
  Печатный регистр по месяцам
  Две вклеенных закладки
  Общее количество страниц: 360 (352 страницы блок + 8 страниц карты) 
  Особенность: Возможность персонализации обложки
  Оттенки цвета, представленные на фотографиях, могут отличаться от оригинала изделия.
  </t>
   </si>
   <si>
-    <t>6581.25000000 руб.</t>
+    <t>7107.75000000 руб.</t>
   </si>
   <si>
     <t>Ежедневник датированный Brunnen Эксклюзив Ля Фонтейн, натуральная кожа, А4</t>
   </si>
   <si>
     <t xml:space="preserve">Ежедневник датированный Brunnen.
  Тип: Эксклюзив
  Материал обложки: Натуральной кожи КРС, Ля Фонтейн, индивидуальный оттенок и рисунок каждого изделия
  Формат: А4
  Размер блока: 21 х 29 см
  Язык: Русский и дополнительно английский
  Основной блок
  Одна страница – один рабочий день, суббота и воскресенье на одной странице.
  Регистр по месяцам.
  Отметки для каждого дня:
  - количество дней с начала года и оставшиеся до конца года;
  - знак зодиака, к которому относится этот день;
  - праздники официальные, профессиональные и религиозные;
  - знаки стран, в которых в этот день отмечают национальный праздник.
  Дополнительные вкладки
  Информационный блок:
  – общий календарь на два года;
  – знаки Зодиака;
  – календарь профессиональных праздников;
  – телефонные коды городов и стран;
@@ -7472,51 +7469,51 @@
   <si>
     <t xml:space="preserve">
 	Легкое решение для создания индивидуальных магнитов, знаков и этикеток.
 	Металлические таблички многофункциональны: могут быть использованы на магнитных досках, складских полках, холодильниках.
 	Отличная альтернатива обычной этикетке.
  Создавайте индивидуальный дизайн для ваших магнитных табличек. Идеальное решение для использования на шкафах, досках и холодильниках, складских полках! Быстро крепятся, быстро перемещаются с места на место! Размер 210 х 297 мм, 1 этикетка на листе.
 Характеристика
  Размеры: 210 x 297 мм
  Клейкость: Магнитные
  Типа печати: Струйный
  Код продукта: J8867
  Тип покрытия: Без покрытия
  Сделано из: Металлический
  Поверхность (особенность): Матовый
  Цвет: Белый
  В упаковке: 5 этикеток / 5 страниц
  Размеры: А4
  Форма: Прямоугольный
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>5 листов</t>
   </si>
   <si>
-    <t>4011.80000000 руб.</t>
+    <t>4078.67000000 руб.</t>
   </si>
   <si>
     <t>Таблички магнитные металлические Avery Zweckform, белые, 78 x 28 мм, 18 штук на листе, 5 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Легкое решение для создания индивидуальных магнитов, знаков и этикеток.
 	Металлические таблички многофункциональны: могут быть использованы на магнитных досках, складских полках, холодильниках.
 	Отличная альтернатива обычной этикетке.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
  Создавайте индивидуальный дизайн для ваших магнитных табличек. Идеальное решение для использования на шкафах, досках и холодильниках, складских полках! Быстро крепятся, быстро перемещаются с места на место! Размер 78 х 28 мм, 18 шт. на листе. 
 Характеристика
  Размеры: 78 x 28 мм
  Клейкость: Магнитные
  Типа печати: Струйный
  Код продукта: J8871
  Тип покрытия: Без покрытия
  Сделано из: Металлический
  Поверхность (особенность): Матовый
  Цвет: Белый
  В упаковке: 90 этикеток / 5 страниц
  Размеры: А4
  Форма: Прямоугольный
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
@@ -8941,53 +8938,50 @@
 </t>
   </si>
   <si>
     <t>813.75000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей цветных акварельных Giotto Colors, шестигранные, 3 мм, 36 цветов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Набор карандашей гексагональной формы Giotto "Colors 3.0 " состоит из 36 цветов. Изготовлены карандаши из сертифицированной древесины. Легко и экономично затачиваются, не крошатся. Толщина грифеля - 3 мм. Яркие насыщенные цвета, мягкое рисование. На корпусе карандаша имеется место для персонализации. Идеально подходят для школы.
 </t>
   </si>
   <si>
     <t>879.20000000 руб.</t>
   </si>
   <si>
     <t>Карандаш цветной художественный Lyra Rembrandt Polycolor, 4 мм</t>
   </si>
   <si>
     <t>Карандаши Lyra Rembrandt Polycolor для художников, дизайнеров, архитекторов и любителей. Разные цвета поштучно.
  Цвета от полноценных классических тонов до множества оттенков и полутонов. Грифель на основе масляной пастели, высокий уровень блеска. Для тонких контуров и насыщенных цветов. Можно наносить на бумагу, картон, ватман, пластик, дерево и текстиль.</t>
   </si>
   <si>
     <t>Корица</t>
-  </si>
-[...1 lines deleted...]
-    <t>76.73000000 руб.</t>
   </si>
   <si>
     <t>Карандаш цветной деревянный Lyra Splender, для создания эффекта фотографии</t>
   </si>
   <si>
     <t xml:space="preserve">Бесцветная добавка для сияния и цвета.
 Это специальный карандаш. Преимущество REMBRANDT SPLENDER лучше всего видно при рисовании цветом. Чтобы увидеть свойства карандаша SPLENDER, применим его на разноцветных частях рисунка. Как видно, на рисунке использованы 4 цвета: более широкая гамма слева и более однотонные цвета справа. На большей части рисунка мы используем карандаш SPLENDER, нанося его как обычный карандаш при раскраске. При этом на него необходимо немного надавливать. После этого хорошо заметно, что обработанная часть приобрела характерную глянцевость. Поэтому название SPLENDER и взято от английского “splendid“, что означает “блестящий”. Того же эффекта можно добиться и со смешанными цветами, т.е. из синего и красного получится фиолетовый. Для использования этого карандаша очень важно качество бумаги.
 12 карандашей в упаковке.
 </t>
   </si>
   <si>
     <t>182.19000000 руб.</t>
   </si>
   <si>
     <t>Набор карандашей цветных художественных Lyra Rembrandt Polycolor, 12 цветов</t>
   </si>
   <si>
     <t>Набор художественных цветных карандашей.
 Металлическая коробка содержит:
 12 цветных карандашей.
 В упаковке 1 штука.
 REMBRANDT POLYCOLOR - художественные карандаши высшего качества для художников, дизайнеров, графиков и архитекторов. Выбор из 78 цветов позволяет воплотить любую идею. В ассортименте имеется огромный выбор цветов: от ярких насыщенных тонов до приглушенных оттенков. Их блеск, яркость, водостойкость и необыкновенная гладкость грифелей отвечают высшим требованиям. Художественные карандаши REMBRANDT POLYCOLOR позволяют достигать четкости контуров, насыщенности цветовой штриховки и тонкости полутонов. Кроме бумаги и картона этими карандашами можно рисовать на дереве, ткани и на синтетических материалах.</t>
   </si>
   <si>
     <t>2511.75000000 руб.</t>
@@ -14746,53 +14740,50 @@
 	Водонепроницаемый
 	Износостойкий
 	Термостойкий
 	Устойчивый к пятнам
 	Светостойкий 
 	Чрезвычайно светостойкий
 	Быстро сохнет
  Преимущества: 
 	Долговечный в помещении и на улице
 	Исключительные чернила для термостойких меток до 400 ° C, а некоторые цвета видны до 1000 ° C.
 	Видимая маркировка даже в условиях плохого освещения
 	Фольга гарантирует, что продукт не будет использован при покупке
 	Интенсивные цвета
 	Широкая цветовая гамма
 	Качественный брендовый продукт
  Применение: 
 	Встряхните маркер крышкой.
 	Снимите колпачок
 	Прокачайте маркер острием вниз, например, на макулатуру.
 	Осторожно прокачивайте его вверх и вниз, пока чернила не заполнят перо.
 	Маркер готов к использованию.
 	Хранить горизонтально
 </t>
   </si>
   <si>
-    <t>237.30000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Маркер лаковый матовый edding 4000, пигментные чернила, круглый наконечник, 2-4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 С этим матовым лаковым маркером письмо, рисование и создание эскизов на пористых поверхностях, таких, как терракота, древесина или холст, не представляют никакой проблемы. Его полуматовые чернила превосходно ложатся на изделия ручной работы, такие, как горшки для цветов, небольшие предметы мебели или декоративные подносы. Его глянцевые чернила подходят даже для очень впитывающих материалов, таких как обои, шероховатые оштукатуренные стены или кожа, и отличаются стойкостью как к воздействию воды, так и к стиранию.
 	 Чернила маркера edding 4000 также очень хорошо ложатся на некоторые гладкие поверхности, такие, как стекло; толщина его круглого наконечника составляет 2-4 мм. Его чернила на водной основе, не имеют запаха, устойчивы к стиранию и создают укрывистое покрытие на многих видах поверхностей. Продукт доступен во множестве цветов.
 	Матовый лаковый маркер для нанесения высокоукрывистых, шелковисто-матовых надписей и декоративных элементов на шероховатые, темные или пористые поверхности; идеален для таких материалов, как терракота, картон и древесина
 	Ширина штриха округлого наконечника составляет 2-4 мм
 	Акриловые чернила отличаются повышенной укрывистостью, исключительной светостойкостью, атмосферостойкостью, износостойкостью и имеют нейтральный запах
 	Продукт доступен в 12 различных цветах
   Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 2-4 mm
 	Перманентный
 	Нейтральный запах
 	Водостойкий
 	Износостойкий
 	Не размазывается
 	Светостойкий
 	Чрезвычайно светостойкий
 	Можно изменять положение колпачка
 	Прочный широкий пулевидный наконечник
 	Широкий спектр ярких цветов
 	Клапанная система позволяет чернилам распределяться равномерно, обеспечивая превосходную укрывистость
 	Защитная мембрана из фольги гарантирует, что продукт до приобретения не использовался
@@ -15461,51 +15452,51 @@
 Особенности и преимущества
  Наконечник большого размера для нанесения крупной, хорошо заметной маркировки.
  Быстросохнущая эмалевая краска устойчива к износу, атмосферным воздействиям и ультрафиолетовому излучению для длительного срока службы.
  Толщина линии: 8 мм.
  Температура нанесения: от -46 °C до +66 °C.
  Сделано в США.</t>
   </si>
   <si>
     <t>783.41000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal SL.400, на водной основе, от +5°C до +40°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">SL.400 Paint Marker маркер на водной основе со слабовыраженным запахом предназначен практически для любых чистых поверхностей. Цветовая палитра из 6 непрозрачных цветов сохраняет яркую маркировку. Краска устойчива к погодным изменениям и УФ-излучению. Используется в случаях, когда нужна водостойкая маркировка, но стирающаяся слабыми растворителями при необходимости. Ударопрочный пластиковый корпус и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленный условиях длительное время/
 Особенности и преимущества
 	 Специальная формула краски на жидкой основе не содержит растворителей или летучих органических соединений, что сокращает уровень угрозы для безопасности пользователя и окружающей среды;
 	 Цветовая палитра из 6 ярких цветов служит для отличной идентификации, контроля качества и контроля изделий на чистых поверхностях;
 	 Наконечник с клапаном регулирует подачу краски, позволяя наносить маркировку равномерно и без разрывов;
 	 Износостойкий наконечник служит для обеспечения долговременной работы маркера; 
 	 Температурный диапазон использования маркера: от 5°C до 40°C;
 	 Термостойкость до 80°C.
  </t>
   </si>
   <si>
-    <t>391.39000000 руб.</t>
+    <t>711.62000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal Ball Paint Marker, металлический шариковый наконечник, от -46 до +66°С, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер Ball Paint Marker - это жидкокрасочный маркер, использующий прочный металлический шариковый наконечник для письма на твердых поверхностях. Идеально подходит для идентификации изготовленных из стали и других грубых поверхностей, которые хранятся в суровых условиях. Диапазон маркировки: от -46°C до 66°C. Поверхности: сталь и чугун, бетон и камень, асфальт/
 Особенности и преимущества
 	 Благодаря металлическому шариковому наконечнику не происходит засорения маркера на неровных поверхностях в течение длительного времени;
 	 Формула краски не растекается и позволяет легко маркировать поверхность;
 	 Промышленная краска устойчива к суровым и погодным условиям;
 	 Прочный пластиковая туба 1/8" (3 мм) с металлическим шариковым наконечником;
 	 Пластиковая крышка сохраняет наконечник чистым между применениями; 
 	 Идеально подходит для использования в промышленности, где необходимы антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см. Ball Paint Marker - Low Corrosion colors;
 	 Температурный диапазон использования маркера: от -46°C до 66°C.
  </t>
   </si>
   <si>
     <t>1264.95000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый для нержавеющей стали Markal Certified Valve Action, от -46°C до +66°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Valve Action маркер с жидкой краской предназначен для нержавеющей стали и сплавов, где сопротивление коррозии является обязательным условием. Сертифицирован на низкое содержание хлоридов, галогенов, легкоплавких металлов и серы. Каждая изготовленная партия проходит индивидуальный контроль и сертификацию на соответствие требованиям в военной и ядерно-энергетической сфере, действующими в большинстве стран мира. Металлический корпус маркера и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленных условиях длительное время.
 Особенности и преимущества
@@ -15521,51 +15512,51 @@
 	 Сделан в США.
  </t>
   </si>
   <si>
     <t>723.60000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal Pro-Line Micro, универсальный, от - 20 до +50 °C, 0.8 мм</t>
   </si>
   <si>
     <t xml:space="preserve">PRO-LINE Micro маркер с жидкой быстросохнущей краской (толщина линии 1 мм). Тонкий круглый наконечник маркера и долговечность краски - идеальное сочетание для маркировки или разметки на небольших участках поверхности или для нанесения мелких удобочитаемых знаков. Износостойкая краска маркера устойчива к УФ-излучению и другим атмосферным воздействиям. Чернила PRO-LINE Fine содержат высокую концентрацию пигмента, что позволяет им хорошо ложиться на гладкие и шероховатые поверхности тонким слоем.
 Особенности и преимущества
 	 Тонкий наконечник служит для точной маркировки;
 	 Толщина линии 0.8 мм; 
 	 Также доступен для заказа Markal Pro-Line Fine с толщиной линии 1.5 мм;
 	 Высокопрочный, легкий корпус предназначен для использования в промышленном производстве;
 	 Self-колпачок защищает наконечник от повреждений и обеспечивают легкое хранение в кармане;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Температурный диапазон использования маркера: от -20°C до 50°C.
 </t>
   </si>
   <si>
     <t>Маркер лаковый для влажных поверхностей Markal Pro-Line WP, от -46°C до +66 °C, 3 мм</t>
   </si>
   <si>
-    <t xml:space="preserve">Pro-Line Wp маркер для промышленной графики с жидкой быстросохнущей краской предназначен для мокрых и влажных поверхностей. Уникальная формула краски обеспечивает улучшенное сцепление с мокрыми поверхностями, предотвращает размывание при контакте с водой. Оставляет четкую читаемую надпись в течение длительного времени устойчивую к выцветанию и механическому износу.  Маркировка не подвержена воздействию кислот, растворителей, масел и других агрессивных веществ. Металлический корпус маркера и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленных условиях длительное время.
+    <t xml:space="preserve">Перманентный маркер с жидкой краской Markal Paint-Riter+ Wet Surface WP (устаревшее название Markal Pro-Line WP) предназначен для мокрых и влажных поверхностей. Уникальная формула краски обеспечивает улучшенное сцепление с мокрыми поверхностями, предотвращает размывание при контакте с водой. Оставляет четкую читаемую надпись в течение длительного времени устойчивую к выцветанию и механическому износу.  Маркировка не подвержена воздействию кислот, растворителей, масел и других агрессивных веществ. Металлический корпус маркера и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленных условиях длительное время.
 Особенности и преимущества
 	 Благодаря своей формуле, краска проникает через воду, оставляя на поверхности отчетливую маркировку;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Низкое содержание органических веществ не способствует распространению озона, образующегося около уровня земли;
 	 Металлический цилиндр и войлочный наконечник обеспечивают долговечность маркировки;
 	 Температурный диапазон использования маркера: от -46°C до 66° C;
 	 Сделано в США.
 </t>
   </si>
   <si>
     <t>606.15000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый для неровных поверхностей Markal Pro Line XT, от -46 до +66°C, 3 мм</t>
   </si>
   <si>
     <t>Промышленный маркер Pro-Line XT относится к специальным профессиональным и индустриальным маркерам для промышленной маркировки материалов и изделий. В маркере в качестве маркирующего вещества используется несмываемая краска. Маркер Pro-Line XT представляет собой пластиковый корпус , внутри которого находиться лаковая быстросохнущая краска. Пишущий стержень войлочный с функцией насосной прокачки. Markal Pro-Line XT используется для нанесения постоянных, водостойких, нестираемых надписей. Идеально подходит для грубых, ржавых и загрязненных поверхностей.
  Маркируемая поверхность:
  Неровная, ржавая, грязная
  Маркируемый материал:
  Сталь и чугун, трубы, керамика, цветные металлы, резина и шины, пластмасса, стекло.
  Технологические свойства маркировки:
  После высыхания маркировка устойчива к воздействию атмосферных осадков, УФ-излучению и химическому воздействию
  Область применения:
  Металлургическая промышленность
@@ -15665,51 +15656,51 @@
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
 </t>
   </si>
   <si>
     <t>Маркер-краска Munhwa Slim для промышленной маркировки, нитро-основа, 2 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Маркер-краска MunHwa (Мунхва) Slim предназначен для профессиональной промышленной маркировки на всех видах поверхностей. Благодаря высококачественным чернилам, краска ложится на поверхность плотным, лаковым слоем полностью закрашивая обрабатываемую поверхность с первого раза.
 	 Нитрокраска отличается хорошей адгезией к различным материалам: металл, дерево, резина, бетон, стекло, кожа и др. Легкого наносится на загрязненные, влажные, промасленные, шероховатые и гладкие поверхности Корпус маркера изготовлен из прочного алюминия, благодаря которому маркер-краска отлично подходит для работы в промышленных условиях.
 	 Серия Slim предназначена для нанесения деликатной маркировки на небольшие детали, кабельную продукцию. Диаметр пишущего узла – 2 мм.
 Инструкция по применению: 
 	Встряхнуть маркер с закрытым колпачком.
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
 </t>
   </si>
   <si>
-    <t>143.18000000 руб.</t>
+    <t>145.58000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый Markal Paint-Riter Valve Action, универсальный, от -46 до +66°C, 3 мм, флуоресцентный</t>
   </si>
   <si>
     <t xml:space="preserve">Valve Action маркер для промышленной графики с жидкой быстросохнущей краской. Представляет собой металлический круглый корпус с войлочным двухсторонним заменяемым наконечником и колпачком с зажимом.  Предназначен практически для любой поверхности и обеспечивает длительную устойчивую маркировку к атмосферным воздействиям. Отсутствие ксилола в составе краски уменьшает риск для здоровья пользователей. Цветовая палитра из флуоресцентных цветов, позволяет делать хорошо заметные надписи даже на темных поверхностях. Маркер Valve Action может использоваться как универсальный, например при нанесении меток на металл, стекло, дерево, бетон и пластик.
  Характеристики: 
 		 Быстрое высыхание краски позволяет сразу работать с поверхностью;
 		 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 		 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см Valve Action Paint Marker - Low Corrosion colors;
 		 Износостойкий стержень Dura-Nib среднего размера позволяет долго использовать маркер;
 		 Прочный металлический цилиндр и колпачок с зажимом предохраняют от повреждений и обеспечивают легкое хранение в кармане;
 		 Температурный диапазон использования маркера: от -46°C до 66°C;
 Вид маркируемой поверхности:
 		 Сталь и чугун
 		 Пластмасса
 		 Стекло
 		 Трубы
 		 Резина и шины
 		 Ткани и текстиль
 	 Сделано в США.
 </t>
   </si>
   <si>
     <t>661.50000000 руб.</t>
@@ -17806,50 +17797,53 @@
 	Быстро сохнет
 	Светящийся
 	Колпачок можно переставить
 Преимущества: 
 	Можно протирать в сухом виде, поэтому легко исправить или удалить
 	Простота в обращении - в отличие от стандартного мела, руки не пачкаются
 	Создает более профессиональный и элегантный сценарий или рисунок лучше, чем любой мел
 	Флуоресцентные цвета становятся видимыми в УФ-свете
 	Колпачок можно хранить на конце ствола, чтобы не потерять его.
 	Фольга гарантирует, что продукт не будет использован при покупке
 	Качественный брендовый продукт
 	Сделано в Германии
  Применение: 
 	Встряхните маркер крышкой.
 	Снимите колпачок
 	Прокачайте маркер острием вниз, например, на макулатуру.
 	Осторожно прокачивайте его вверх и вниз, пока чернила не заполнят перо.
 	Маркер готов к использованию.
 	Хранить горизонтально
  </t>
   </si>
   <si>
     <t>Неон белый</t>
   </si>
   <si>
+    <t>274.80000000 руб.</t>
+  </si>
+  <si>
     <t>Набор маркеров для белых досок edding 365, скошенный наконечник, 2-7 мм, 4 цвета</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Чернила маркеров edding для белых досок удаляются сухой тканью практически со всех непористых поверхностей, таких как эмалевые, стеклянные или меламиновые. Технология "cap-off", использованная в некоторых из наших продуктов, позволяет оставлять их без колпачка на несколько дней, не опасаясь высыхания чернил. Светостойкие, быстросохнущие и без добавления бутилацетата. Практически все продукты можно заправлять. Предложение дополняют практичные вспомогательные принадлежности, которые можно приобрести как по-отдельности, так и в виде удобного полного набора.
 	 Особенности: 
 	Компактный и удобный маркер для белых досок для широкого письма и маркировки на белых досках, а также подходит для флипчартов
 	Письмо можно протирать в сухом виде практически со всех непористых поверхностей, таких как эмаль.
 	Скошенный наконечник имеет ширину линии 2-7 мм.
 	Благодаря технологии «cap-off» колпачок можно не снимать на несколько дней без высыхания продукта (климат испытаний согласно ISO 554).
 	Чернила маркера для белой доски светостойкие и быстро сохнут.
 	Доступен в черном, красном, синем и зеленом цветах.
 	Изделие можно заправлять чернилами edding BT 30.
 	Доступны подходящие запасные перья (запасные перья edding 365).
 	Без добавления бутилацетата
  Характеристики: 
 	Форма наконечника: скошенный наконечник
 	Ширина линии: 2-7 мм
 	Доступны запасные перья
 	Слабый запах
 	Светостойкий
 	Быстро сохнет
 	Многоразового использования
 	Колпачок можно переставить
  Преимущества: 
@@ -19314,51 +19308,51 @@
   <si>
     <t>Запасной наконечник для 2000C</t>
   </si>
   <si>
     <t>10 штук</t>
   </si>
   <si>
     <t>70.88000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-Ink 15, 1.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Перманентный маркер DURA-INK 15. Имеет тонкий клиновидный наконечник для точной маркировки. Износостойкие, быстро сохнущие чернила. Наконечник выполнен из прочного износостойкого материала. Чернила не содержат ксилола. Поверхности: металл, картон, пластик, стекло, пиломатериалы, текстиль.
 Особенности и преимущества
 	 Для более долгосрочной маркировки промышленные чернила водостойкие и не растекаются;
 	 Экстра-жесткий наконечник сохраняет форму;
 	 За счет прочного пластикового корпуса уменьшаются поломки на рабочем месте или предприятии;
 	 Крышка с зажимом легко одевается на заднюю часть маркера и предотвращает маркер от скатывания с рабочей поверхности;
 	 Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см. DURA-INK 15- Low Corrosion Color;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Толщина линии: 1,5 мм.
  </t>
   </si>
   <si>
-    <t>124.88000000 руб.</t>
+    <t>125.55000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-ink 25, скошенный наконечник, 3-6 мм</t>
   </si>
   <si>
     <t>DURA-INK 25 перманентный маркер со скошенным клиновидным наконечником. Предназначен практически для любой поверхности. Большой запас чернил и металлический корпус маркера обеспечивают длительный срок работы в промышленных условиях. Идеально подходит для разметочных работ и идентификации деталей с гладкой поверхностью.
  Особенности и преимущества:
  Универсальный наконечник обеспечивает тонкую и широкую маркировку;
  Промышленные чернила водостойкие и не размываются, что обеспечивает длительную маркировку;
  За счет большого объема чернил в металлическом корпусе увеличивается срок службы маркера;
  Зажим на крышке позволяет удобно хранить маркер в кармане и предотвращает его от скатывания с рабочей поверхности;
  Антикоррозийные свойства (пониженное содержание хлоридов/галогенов) см.  DURA-INK 25- Low Corrosion Color;
  Отсутствие ксилола в краске сокращает риски человеческого здоровья;
  Толщина линии: 3 мм или 6 мм.</t>
   </si>
   <si>
     <t>337.37000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Markal Dura-ink 55, скошенный наконечник, 1.5-4.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">DURA-INK 55 перманентный маркер с клиновидным наконечником средних размеров позволяет наносить тонкую и широкую маркировку. Прочный пластиковый корпус имеет увеличенный объем, экономичный вариант для работы в жестких промышленных условиях. Идеально подходит для разметочных работ и идентификации деталей с гладкой поверхностью.
 Особенности и преимущества
 	 Многофункциональный наконечник создает как тонкую, так и широкую маркировку;
@@ -19407,51 +19401,51 @@
     <t>231.26000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Munhwa, пулевидный наконечник, 1.5 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Перманентный маркер MunHwa (Мунхва) – деликатная маркировка на всех типах поверхностей: резина, дерево, металл, пластик, ПВХ, бетон, кирпич, плитка, стекло, керамика, картон, текстиль, кожа. Подходит для разметки, штукатурно-отделочных работ.
  Круглый пишущий узел несмываемого маркера из акрила создает линии толщиной 1.5 мм. Чернила устойчивы к климатическим изменениям: дождь, туман, солнце, не стираются и не выцветают в течение длительного времени, оставляют четкую и однородную линию. Круглый корпус маркера изготовлен из прочного пластика эргономичной формы.
 	 Характеристики:
 	Яркий и насыщенный цвет чернил, много оттенков на выбор.
 	Чернила на спиртовой основе, свето- и водостойкие.
 	Наконечник из износостойкого акрила.
 	Диаметр линии: 1.5 мм. 
 	Безопасен для использования, не содержит ксилол и толуол.
 Инструкция по применению:
 	Встряхнуть маркер с закрытым колпачком.
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
  </t>
   </si>
   <si>
-    <t>47.60000000 руб.</t>
+    <t>39.70000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров перманентных Munhwa, пулевидный наконечник, 1 мм, 12 цветов</t>
   </si>
   <si>
     <t xml:space="preserve">Набор перманентных маркеров MunHwa (Мунхва) пишут на различных типах поверхностей. Подходят для создания тонких линий и деликатной маркировки мелких деталей. Круглый пишущий узел создает линии толщиной 1 мм. Яркий и насыщенный цвет чернил обеспечивает качественный результат. Чернила на спиртовой основе. Цвета колпачков соответствуют цвету чернил. Чернила устойчивы к климатическим изменениям (дождь, туман, солнце), не стираются и не выцветают в течение длительного времени, оставляют четкую и однородную линию, безопасны для использования и не содержат ксилол и толуол.
 	 Размер упаковки: 145 мм х 135 мм
 	 В наборе 12 цветов:
  красный, оранжевый, желтый, светло-зеленый, темно-зеленый, голубой, синий, фиолетовый, розовый, бежевый, коричневый, черный. 
 Инструкция по применению:
 	Встряхнуть маркер с закрытым колпачком.
 	Открыть колпачок.
 	Удерживая маркер в вертикальном положении, несколько раз надавить стержнем на поверхность до тех пор, пока краска не поступит на пишущих узел.
 	Выполнить надпись или рисунок.
 	Дать составу высохнуть в течение 40-60 секунд.
 	Плотно закрыть колпачок.
 </t>
   </si>
   <si>
     <t>415.10000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Munhwa, пулевидный наконечник, 1 мм</t>
   </si>
   <si>
@@ -19497,57 +19491,54 @@
 	Дать составу высохнуть в течение 15 секунд.
 	Плотно закрыть колпачок.
  </t>
   </si>
   <si>
     <t>103.69000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Munhwa Crown Multi Marker Chisel, скошенный наконечник, 5 мм</t>
   </si>
   <si>
     <t>Перманентный маркер Crown Multi Marker Chisel из Кореи с скошенным наконечником — это не просто инструмент, а удачное сочетание технологий и дизайна. 
  Износостойкий наконечник обеспечивает долговечность маркера и стабильность письма, позволяет создавать четкие линии и выразительные надписи на самых разных поверхностях. Будь то бумага, пластик, дерево или металл. Толщина линии письма варьируется от 1 до 5 мм. Так как у маркера скошенный наконечник, достаточно его развернуть и получить узкий, либо широкий штрих.
  Водостойкие и светостойкие чернила гарантируют сохранность ярких цветовых оттенков даже при воздействии внешней среды. Независимо от того, используете ли вы маркер на улице или в помещениях с повышенной влажностью, результаты будет стабильным. 
  Маркер Crown Multi Marker Chisel – это надёжный инструмент, подходящий и для профессиональной маркировки, и для творчества.
  Чернила: Спиртовые, светостойкие, водостойкие, быстросохнущие
  Наконечник: Скошенный, износостойкий
  Ширина штриха: 1 - 5 мм
  Применение: Для любых типов поверхностей, универсальный
  Тип маркера: Перманентный
  Длина корпуса: 13.7 мм
  Материал корпуса: Пластик
 Форма корпуса: Круглая</t>
   </si>
   <si>
-    <t>58.76000000 руб.</t>
+    <t>58.84000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный Munhwa Crown Multi Marker Chisel, пулевидный наконечник, 3 мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>58.84000000 руб.</t>
   </si>
   <si>
     <t>Маркер перманентный edding 103, заправляемый, круглый наконечник, 1.5-3 мм</t>
   </si>
   <si>
     <t>edding 103: универсальный инструмент для любых задач
  Перманентный маркер edding 103 надёжный инструмент для нанесения чётких, долговечных надписей на разнообразных поверхностях. Заправляемая конструкция обеспечивает длительный срок службы, а качественные спиртовые чернила гарантируют стойкость и удобство в работе.
  Водостойкие чернила — не размываются при контакте с влагой.
  Быстрое высыхание — минимум размазывания, мгновенная фиксация на поверхности.
  Слабый запах — комфортное использование в закрытых помещениях.
  Прочный круглый наконечник — толщина линии 1,5−3 мм позволяет варьировать детализацию надписей.
  Эргономичный колпачок — крепится на корпус для защиты от потери и предотвращения высыхания.
  Заправляемая конструкция — возможность повторного использования после окончания чернил.
 Области применения
  Маркер подходит для:
  • производственной маркировки;
  • бытовых задач (подписи, ремонт, организация пространства);
  • творческих проектов (декор, скрапбукинг, рукоделие).
 Поверхности
  • картон;
  • металл;
  • пластик;
  • стекло;
  • дерево;
  • камни;
@@ -21553,220 +21544,258 @@
 	Герметичный колпачок сохраняет маркер чистым и свежим между использованием 
 	Устойчивая к атмосферным воздействиям и ультрафиолетовому излучению краска подходит для долговременной маркировки. 
 	Диапазон маркировки: от -46 °C до 66 °C (от -50 °F до 150 °F)
 	Застывшие метки выдерживают температуру выше 250 °C (500 °F)
 	Размер штриха: 8 мм
 	Сделано в США
 Промышленное использование
 	Сварка
 	Металлообработка
 	Рынок вторичных автозапчастей 
 	Строительство
 	Трубопроводы
 	Доставка
 Область применения
 	Трубы и шланги
 	Стекло
 	Сталь и железо
 	Керамика
 	Пило- и лесоматериалы 
 	Бетон и камень
 	Резина и шины
 	Пластмасса
 </t>
   </si>
   <si>
-    <t>315.71000000 руб.</t>
+    <t>574.02000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска для горячих поверхностей Markal HT-40 Paintstik, от +177 до +927 °C, 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">HT-40 Paintstik (белый) маркер с твердой краской предназначен для использования в суровых условиях металлургических производств для маркировки горячих слябов, блюмов, рулонов, листа, чушек, отливок, поковок, катушек или труб. Маркер может использоваться и на других производствах для маркировки на раскаленных поверхностях от +177°С до +927°С. Твердый стержень с термостойкой краской начинает плавиться только при достижении температуры +177°C и не выгорает до +927°C. Износостойкая краска сохраняет свой цвет, не течет, не отшелушивается и не трескается. Для защиты персонала от температурного воздействия предлагаются на выбор деревянные и удлиненные металлические держатели. Наиболее экономичный и доступный способ маркировки горячего металла во многих отраслях металлургии.
 Особенности и преимущества
 	 Срок службы маркера дольше, чем у мелков для горячих поверхностей;
 	 Краска не обесцвечивается, не трескается и не отшелушивается;
 	 Быстросохнущая маркировка не повреждается во время обработки или при погружении в холодную воду сразу после нанесения;
 	 Легкий для держания, годный для повторного использования держатель из строительного картона защищает Paintstik при эксплуатации;
 	 Краска оставляет долговечную высокоэффективную маркировку;
 	 Температурный диапазон использования маркера: от 177 °C до 927 °C;
 	 Сделано в США. 
  </t>
   </si>
   <si>
     <t>648.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер лаковый термостойкий Markal Pro-Line HT, до +1148°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер PRO-LINE HT. Обладает высокой термостойкостью, оставляя различимый след при температурах до +1200°C. Краска быстросохнущая и долговечная. Не содержит ксилола, что важно для здоровья. Отлично подходит для металлургии, производстве стекла и керамики.
 Особенности и преимущества
 	 Быстро сохнет, высокая термостойкость;
 	 Температурный диапазон использования маркера: от-46° C до 66° C;
 	 Максимальная температура для читаемости (без цвета)
 	 -белый 1148° C 
 	 -желтый 1148° C 
 	 -черный 1204° C 
 	 -голубой 1093° C; 
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья;
 	 Сделан в США.
 </t>
   </si>
   <si>
     <t>897.75000000 руб.</t>
   </si>
   <si>
     <t>Картридж для кислотного маркера SC.800 Markal SC.862</t>
   </si>
   <si>
-    <t xml:space="preserve">Кислотный картридж для маркировки травлением стали, используемой в строительстве, или инструментов из стали. Маркировка нестираемая, водостойкая. 
- Используемые поверхности
+    <t xml:space="preserve">
+	 Markal SC.862 Кислотный картридж для кислотного маркера, синий. Для маркировки травлением стали, используемой в строительстве, или инструментов из стали.
+	 Маркировка нестираемая, водостойкая.
+	 Цвет: Синий
+	 Маркируемые поверхности и материалы: 
 	Сталь
- Используется в:
-[...11 lines deleted...]
-    <t>3215.70000000 руб.</t>
+	 Области применения:
+	Металлургия
+	Металлообработка
+	Машиностроение
+	Логистика
+	Ремонт и производство шпинделей
+	 Преимущества и особенности
+		 Используется как сменный картридж для кислотного маркера Markal SC.800
+		 Постоянная маркировка методом травления для идентификации на различных металлических поверхностях
+		 В отличие от карандашей, мелков, краски, не размазывается, не трескается, не отслаивается и не откалывается
+		 Портативный, не требует питания или подачи воздуха
+		 Идеально подходит для долговечной маркировки
+	 ВАЖНАЯ ИНФОРМАЦИЯ!
+	 При работе с кислотным маркером необходимо строго соблюдать меры безопасности:
+	 Тщательно очищать поверхность перед маркировкой (удалять оксидный слой, масло, жир).
+	 Избегать попадания кислотного раствора на кожу и в глаза.
+	 При попадании на кожу немедленно промывать водой с мылом.
+ Использовать средства индивидуальной защиты - перчатки.
+</t>
+  </si>
+  <si>
+    <t>4020.30000000 руб.</t>
   </si>
   <si>
     <t>Картридж для кислотного маркера SC.800 Markal SC.865</t>
   </si>
   <si>
-    <t xml:space="preserve">Кислотный картридж для маркировки травлением на поверхности нержавеющей стали, меди, никеля, свинца, сплавов и бронзы. Маркировка нестираемая, водостойкая. 
-[...14 lines deleted...]
-	Идеально подходит для идентификации, безопасности и предотвращения краж
+    <t xml:space="preserve">
+	 Markal SC.865 Кислотный картридж для кислотного маркера, зеленый. Для маркировки травлением нержавеющей стали, цветных металлов и сплавов.
+	 Маркировка нестираемая, водостойкая.
+	 Цвет: Зеленый
+	 Маркируемые поверхности и материалы:
+		 Нержавеющая сталь
+		 Медь
+		 Никель
+		 Свинец
+		 Бронза
+		 Сплавы цветных металлов
+	 Области применения:
+	Металлургия
+	Металлообработка
+	Машиностроение
+	Логистика         
+	Ремонт и производство шпинделей
+	 Преимущества и особенности: 
+		 Используется как сменный картридж для кислотного маркера Markal SC.800
+		 Постоянная маркировка методом травления для идентификации на различных металлических поверхностях
+		 В отличие от карандашей, мелков, краски, не размазывается, не трескается, не отслаивается и не откалывается
+		 Портативный, не требует питания или подачи воздуха
+		 Идеально подходит для долговечной маркировки
+	 ВАЖНАЯ ИНФОРМАЦИЯ!
+	 При работе с кислотным маркером необходимо строго соблюдать меры безопасности:
+	 Тщательно очищать поверхность перед маркировкой (удалять оксидный слой, масло, жир).
+	 Избегать попадания кислотного раствора на кожу и в глаза.
+	 При попадании на кожу немедленно промывать водой с мылом.
+	 Использовать средства индивидуальной защиты - перчатки.
 </t>
   </si>
   <si>
     <t>Набор маркеров Markal Dura-Ink 5, 1 мм, 4 штуки, ассорти, европодвес</t>
   </si>
   <si>
     <t>Перманентный маркер для труднодоступных мест. Благодаря удлиненному тонкому наконечнику идеально подходит для использования через высверленные отверстия, монтажные кронштейны и труднодоступные области. 
 Промышленные чернила быстро сохнут практически на любой поверхности, износостойкие и устойчивы к атмосферным воздействиям. 
 Ударопрочный пластиковый корпус и металлический удлиненный наконечник позволяют использовать маркер в промышленный условиях длительное время.
 Цвета в наборе: 2 черных, 1 красный, 1 синий</t>
   </si>
   <si>
-    <t>1023.91000000 руб.</t>
+    <t>1861.65000000 руб.</t>
   </si>
   <si>
     <t>Набор маркеров Markal Dura-Ink 55, скошенный наконечник, 1.5 - 4.5 мм, 2 штуки, ассорти, европодвес</t>
   </si>
   <si>
     <t>Предназначенный для маркировки линиями различной толщины маркер DURA-INK®55 позволяет наносить несмываемые широкие или тонкие линии благодаря клиновидному наконечнику среднего размера. Недорогой корпус из прочного пластика, устойчивый к агрессивным промышленным условиям, составляет альтернативу более дорогостоящим металлическим аналогам.
 Цвета в наборе: 1 черный, 1 красный</t>
   </si>
   <si>
-    <t>458.87000000 руб.</t>
+    <t>834.30000000 руб.</t>
   </si>
   <si>
     <t>Набор твердых маркеров-красок Markal B Paintstik, от -46°C до +66°C, 17 мм, 3 шт, белый, европодвес</t>
   </si>
   <si>
     <t>B Paintstik универсальный и экономичный маркер MARKAL представляет собой пишущий стержень с твердой краской. Специальная формула краски обладает уникальной возможность превосходно ложиться на масляные ледяные, влажные, сухие и пористые поверхности. Маркировка устойчива к атмосферным осадкам,  УФ-излучению, не боится растворителей, бензина, масел и других агрессивных веществ. С помощью Paintstik можно работать на грубых, ржавых, гладких или загрязненных поверхностях. При маркировке изделий из металла, бетона, дерева, резины, пластика, стекла, при нанесении маркировки на заготовки нет необходимости использовать разные маркеры.</t>
   </si>
   <si>
-    <t>710.57000000 руб.</t>
+    <t>1291.95000000 руб.</t>
   </si>
   <si>
     <t>Маркер для цинкования Markal Galvanizer's, смываемый, от -29 до +55°C, 3 мм</t>
   </si>
   <si>
     <t>Маркер Markal Galvanizer's Removable Marker для гальванизации на основе смываемой краски. Разработан для нанесения временных меток на стали. Маркировка полностью удаляется с поверхности во время процесса травления перед гальванизацией, в том числе цинкованием. Это устраняет необходимость в какой-либо обширной, дорогостоящей и трудоемкой работе по подкраске или предварительной очистке металла.
  Особенности и преимущества:
  Долговременная маркировка в процессе производства. Метки полностью удаляются в процессе травления;
  Более долгое использование маркера - время использования более, чем в 2 раза по сравнению с ведущим конкурентом;
  Быстро сохнет и не содержит ксилола;
  Формула краски, устойчивая к атмосферным воздействиям;
  Прочный акриловый наконечник легко маркирует на гладких, шероховатых и ржавых металлических поверхностях;
  Круглый наконечник среднего размера позволяет наносить точные отметки;
  Толщина линии: 2-4 мм;
  Температура нанесения: от -29°C до + 55°C;
  Сделано в США.</t>
   </si>
   <si>
     <t>1377.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер смываемый Markal SL 130, от +5°C до +40°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">SL.130 Paint Marker маркер с жидким мелом. Предназначен для временной маркировки на ткани и других поверхностях, легко стирается водой с гладких непористых поверхностей не оставляя разводов и признаков маркировки. Ударопрочный пластиковый корпус и двухсторонний заменяемый войлочный наконечник позволяют использовать маркер в промышленный условиях длительное время.
 Особенности и преимущества
 	 Маркировка легко удаляется с помощью воды, не оставляя разводов и следов краски;
 	 Цветовая палитра из 6 цветов идеально подходит для временной маркировки, контроля качества и контроля деталей;
 	 Износостойкий наконечник обеспечивает длительную работу маркера;
 	 Наконечник с клапаном регулирует подачу краски, позволяя наносить маркировку равномерно и без разрывов;
 	 Температурный диапазон использования маркера: от 5°C до 40°C;
 	 Термостойкость до 80°C; 
 </t>
   </si>
   <si>
     <t>Маркер кислотный по металлу для маркировки травлением Markal SC.800 (корпус без картриджа)</t>
   </si>
   <si>
-    <t xml:space="preserve">Маркер SC.800 представляет собой корпус из химически стойкого пластика для заправки специальными картриджами c кислотным раствором.
-[...1 lines deleted...]
- Используемые поверхности
+    <t xml:space="preserve">
+	 Маркер SC.800 представляет собой корпус из химически стойкого пластика для заправки специальными картриджами c кислотным раствором.
+	 SC.800 кислотный маркер для нанесения маркировки посредством дозированной подачи кислоты на поверхность металла. Травление металла происходит непосредственно в том месте, где прошелся наконечник маркера. В результате химической реакции происходит протравливание металла, что дает очень устойчивую маркировку.
+	 Маркируемые поверхности и материалы:
 	Сталь
+	Нержавеющая сталь
 	Медь
 	Никель
 	Свинец
 	Бронза
- Используется в:
-[...3 lines deleted...]
- Особенности и преимущества
+	 Области применения:
+	Металлургия
+	Металлообработка
+	Машиностроение
+	Логистика
+	Ремонт и производство шпинделей
+	 Преимущества и особенности
 	Постоянная маркировка методом травления для идентификации на различных металлических поверхностях
-	В отличие от карандашей или краски, не размазывается, не трескается, не отслаивается и не откалывается
+	В отличие от карандашей, мелков, краски, не размазывается, не трескается, не отслаивается и не откалывается
 	Портативный, не требует питания или подачи воздуха
 	Идеально подходит для идентификации, безопасности и предотвращения краж
-	Картриджи в комплект не входят
- </t>
+	Применяются два сменных картриджа: 
+	 – синий картридж SC.862(синий) для травления стали, используемой в строительстве, или инструментов из стали
+	 – зеленый картридж SC.865(зеленый) для травления нержавеющей стали, меди, никеля, свинца, сплавов и бронзы
+	Картриджи в комплект не входят и приобретаются отдельно
+	 ВАЖНАЯ ИНФОРМАЦИЯ!
+	 При работе с кислотным маркером необходимо строго соблюдать меры безопасности:
+	 Тщательно очищать поверхность перед маркировкой (удалять оксидный слой, масло, жир).
+	 Избегать попадания кислотного раствора на кожу и в глаза.
+	 При попадании на кожу немедленно промывать водой с мылом.
+	 Использовать средства индивидуальной защиты - перчатки.
+</t>
   </si>
   <si>
     <t>3942.00000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска для шин Markal Tyre Marque, от -29 до +54°C, 12.7 мм</t>
   </si>
   <si>
     <t xml:space="preserve">TYRE MARQUE маркер карандаш с твердой краской предназначен для временной маркировки на многих поверхностях включая металл, дерево, резину, пластик и бетон. Яркие цвета не размазываются и легко распознаются при слабом освещении. Идеально подходит для нанесения складской маркировки и надписей на поверхность шин, камер и других изделий из резины и каучука.
 Особенности и преимущества
 	 Гладкая отчетливая маркировка на неровных или загрязненных поверхностях;
 	 Легко маркируется на мокрых или холодных резиновых поверхностях;
 	 Температурный диапазон использования маркера: от -29°C до 54°C;
 	 Сделано в США.
 </t>
   </si>
   <si>
     <t>130.95000000 руб.</t>
   </si>
   <si>
     <t>Твердый маркер-краска Markal Quik Stik Mini, от -18 до +200°C, 6 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Markal Quik Stik Mini компактный маркер с твердой краской в пластиковом корпусе идеально подходит для тонкой маркировки на гладких и шероховатых поверхностях. Это уменьшенная версия Markal Quik легко помещается в карман или пояс с инструментом. Краска ложиться ровным однородным слоем и не оставляет комков, надписи имеют хорошо видимые линии. Маркировка устойчива к атмосферным осадкам,  УФ-излучению, не боится проливов растворителей, бензина, масел и других агрессивных веществ. Корпус из прочного пластика предотвращает стержень маркера от повреждений и обеспечивает длительное использование в промышленных условиях. Дизайн маркера с винтовым механизмом для выдвижения стержня обеспечивает чистоту рук, одежды и инструмента на протяжении всего использования маркера.
 Особенности и преимущества
@@ -21884,59 +21913,62 @@
 	 Промышленные чернила водостойкие и не размазываются;
 	 Прочный пластиковый корпус и металлический наконечник предотвращают повреждения на рабочем месте или предприятии;
 	 Встроенный зажим служит для удобного хранения в кармане и предотвращает от скатывания с рабочей поверхности;
 	 Отсутствие ксилола в краске сокращает риски человеческого здоровья. 
  </t>
   </si>
   <si>
     <t>Маркер промышленный перманентный для пластика Markal Plastic Ear Tag, 5 мм</t>
   </si>
   <si>
     <t>Всепогодный перманентный маркер Markal Plastic Tag Marker. Уникальная формула чернил позволяет оставлять отчетливую маркировку длительное время на пластиковых поверхностях. Приводимый в действие клапаном наконечник выпускает чернила, стойкие к атмосферным изменениям и Уф-излучению. Идеальное решение для маркировки ушных бирок для животных.
 Особенности и преимущества
  Уникальная формула чернил оставляет хорошо видимую длительную маркировку на полиуретановых пластиковых поверхностях.
  Идеально подходит для наружного применения, так как устойчив к выцветанию и атмосферным изменениям.
  Алюминиевый корпус предназначен для жестких условий работы.
  Зажим на крышке позволяет удобно хранить маркер в кармане и предотвращает его от скатывания с рабочей поверхности.
  Сделано в США.</t>
   </si>
   <si>
     <t>909.90000000 руб.</t>
   </si>
   <si>
     <t>Маркер для пломбирования Markal Security Check Paint Marker, от + 200°C</t>
   </si>
   <si>
-    <t>Markal Security Check Paint Marker обеспечивает удобный визуальный метод  наблюдения для идентификации вибрирующего ослабления или повреждения в муфте, болтах, крепежных и сборных деталях. Яркая, хорошо заметная краска, после высыхания функционирует как пломба, которая легко ломается при попытке откручивания или вскрытия. Специальная краска устойчива к воздействию УФ-лучей, атмосферных осадков, кислот, растворителей, тормозной жидкости, масел и бензина. Безопасна для большинства поверхностей за счет отсутствия в составе ксилола, и в то же время обеспечивает прекрасное сцепление с металлом. Идеально подходит для контроля резьбовых соединений в тормозных системах автомобилей и другой подвижной техники.
-[...2 lines deleted...]
-	 Превосходное сцепление на многих поверхностях при использовании на сжатие арматуры, болтов, муфт, запасных и сборочных деталей после того, как они приняли надлежащее напряжение или положение.
+    <t xml:space="preserve">
+	 Markal Security Check Paint Marker позволяет быстро зрительно проконтролировать наличие расшатанности и откручивания узлов, гаек и болтов.
+	 Яркая, хорошо заметная краска, после высыхания функционирует как пломба, которая легко ломается при откручивании или нарушении соединения. Специальная краска устойчива к воздействию УФ-лучей, атмосферных осадков, кислот, растворителей, тормозной жидкости, масел и бензина. Безопасна для большинства поверхностей за счет отсутствия в составе ксилола, и в то же время обеспечивает прекрасное сцепление с металлом. Идеально подходит для контроля резьбовых  и прочих соединений, особенно подвергающихся циклической нагрузке и вибрации.
+ Особенности и преимущества:
+	 Хорошо видимая яркая метка работает как пломба. Это позволяет быстро визуально обнаруживать раскручивание болтовых и нарушение прочих соединений.  Облегчает контроль соединений визуальным способом. Работает как индикатор безопасности узлов, болтов и гаек.
+	 Превосходное сцепление на многих поверхностях при работе на сжатие арматуры, болтов, муфт, запасных и сборочных деталей после того, как они приняли надлежащее напряжение или положение.
 	 Краска не содержит тяжелые металлы и безопасна как для металла, так и для пользователя.
-	 Эффективный объем краски (50 мл) не только больше по сравнению с другими продуктами на рынке, но и служит для более длительного периода использования и уменьшения времени простоя работы.
-[...2 lines deleted...]
- Комплектация: Флакон краски и две насадки</t>
+ Эффективный объем краски (50 мл) не только больше по сравнению с аналогичными продуктами, но и служит для более длительного периода использования и уменьшения времени простоя работы.
+ Температурный диапазон использования: от -20°C до +70°C.
+ Термостойкость маркировки: +200°C.
+ Комплектация: Флакон краски и две насадки
+</t>
   </si>
   <si>
     <t>1456.65000000 руб.</t>
   </si>
   <si>
     <t>Маркер промышленный перманентный Markal Paint-Riter Plus Aerospace, от -46°C до +66°C, 3 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Маркер Markal Paint-Riter™ + Aerospace - это предварительно сертифицированный маркер с жидкой краской, который соответствует строгим аэрокосмическим требованиям. Отчет об элементном анализе публикуется для каждой партии, чтобы гарантировать низкие уровни хлоридов, галогенов, серы и металлов с низкой температурой плавления, указанные в спецификациях GE D50TF8 и Rolls-Royce EMS 56752. Когда воздух становится разреженным, этот аэрокосмический маркер Markal Paint-Riter™ + Aerospace с его надежным наконечником и чернилами с низким уровнем коррозии без проблем устоит. Он отлично пишет почти на всех поверхностях и особенно используется на металлических материалах. Идеально подходит для областей, где важна маркировка с низким уровнем коррозии, например, в аэрокосмической, металлургической или автомобильной промышленности. Естественно, его чернила также водонепроницаемы и обладают высокой устойчивостью ко многим растворителям и краскам.
  Особенности и преимущества:
  Партии маркеров проходят сертификацию и соответствуют строгим требованиям аэрокосмической техники GE D50TF8 и Rolls-Royce EMS 56752;
  Быстросохнущая, долговечная и устойчивая к износу и атмосферным воздействиям формула жидкой краски;
  Краска не содержит ксилола и толуола;
  Наконечники с клапаном для лучшего контроля потока;
  Прочные металлические корпуса обеспечивают большую емкость краски;
  Колпачки с зажимами позволяют легко хранить и использовать даже в рабочих перчатках;
  В линейке имеется 4 цвета: черный, белый, желтый и красный;
  Толщина линии: 3 мм;
  Температура нанесения: от -46 °C до + 66 °C;
  Сделано в США.
  </t>
   </si>
   <si>
     <t>962.55000000 руб.</t>
   </si>
@@ -22095,91 +22127,94 @@
   </si>
   <si>
     <t xml:space="preserve">Меловой маркер-спрей edding 8875 – это специальное решение для разметки особо глубоких отверстий в труднодоступных местах. Маркер с запатентованным насосным механизмом для нанесения несмываемой маркировки в труднодоступных местах, практически на всех материалах. Насадка индивидуальной формы мелового спрея позволяет наносить маркировку через просверленные отверстия глубиной 50 - 100 мм и диаметром 3 - 13 мм. Можно использовать под любым углом и на любой высоте, даже над головой. Непостоянный мел легко стирается с закрытых поверхностей для быстрой корректировки.
 	Подходит для отверстий глубиной до 100 мм и диаметром 3-13 мм.
 	Запатентованный насосный механизм, применяемый под любым углом и на любой высоте, распыляющий зеленый мел для удобства нанесения маркировки.
 	Краска в маркере рассчитана примерно на 250 распылений.
 	Универсальный компаньон для любых задач, связанных с профессиональными ремесленными работами в промышленности или домашними работами по благоустройству дома.
 	Наконечник защищает от нежелательного попадания брызг.
 	Маркер не имеет крышки, поэтому им легко пользоваться одной рукой.
 Особенности
  На маркере есть ограничитель, который защищает от непреднамеренного распыления. Колпачок не предусмотрен, поэтому маркер можно легко использовать одной рукой. Интенсивный и привлекательный цвет, заметный практически на всех поверхностях. Высококачественный фирменный продукт.
 Применение
  Для установки направляющих для полок, металлических направляющих, или светильников необходима разметка через очень глубокие отверстия
 Инструкция
  Встряхните спрей маркер для труднодоступных мест. Поверните ограничитель на колпачке и разместите так, чтобы он мог войти в паз. Поместите наконечник маркера в просверленное отверстие, а затем надавите на маркер. Зеленым мелом на поверхность будет нанесена маркировка. Используйте маркировку для точного сверления. Неоновый зеленый мел легко стирается, не оставляя следов.
 Поверхности
  Бетон, камень, кафельная плитка, металл, сталь, железо, древесина, алюминий, нержавеющая сталь, пластмасса, затирка для кафельных швов, камень, газобетон, цемент, гранит, гипсовая штукатурка. </t>
   </si>
   <si>
     <t>1512.00000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска для мечения животных Markal All-Weather Paintstik, флуоресцентный, от+4 до 54°C, 20 мм</t>
   </si>
   <si>
-    <t>Качественные маркеры. Долго держится на животном. Производство США
-All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
+    <t xml:space="preserve">
+	 Качественный маркер! Маркировка долго и надежно держится на животном! Производитель MARKAL, США
+	 All-Weather Paintstik Marker - оригинальный стик-маркер для мечения домашних животных. Разработан более 70 лет назад, для нужд животноводов, ветеринаров, зоотехников. Специальная формула краски в форме мелка предназначена для временной маркировки всех видов скота: крупного рогатого (КРС), свиней и овец и пр. Нетоксичная краска отвечает всем ветеринарным требованиям и безопасна для всех видов домашнего скота. Хорошая видимость на шерсти и коже. Имеет температурную стабильность и высокую яркость.
+	 Незаменимы помощник при: учете, вакцинации, селекции, управлении, идентификации домашнего скота.
  Характеристики: 
-		 Стойкая краска для более длительной идентификации;
-[...5 lines deleted...]
-		 Температура нанесения: от+4°C до +54°C;
+ ·         - Стойкая краска дает устойчивую метку на длительный срок;
+ ·         - Устойчив к погодному воздействию и влаге;
+ ·         - Нетоксичен, безопасен для домашнего скота, соответствует ветеринарным требованиям;
+ ·         - Широкая цветовая гамма на выбор;
+ ·         - Пишет в сухих и влажных условиях;
+ ·         - Толщина линии: от 20 мм;
+ ·         - Температура нанесения: от+4°C до +54°C;
  Вид маркируемой поверхности: 
-		 Идеально подходит для мечения коров
-[...3 lines deleted...]
- Сделано в США.</t>
+ ·          Идеально подходит для мечения крупного рогатого скота (КРС)
+ ·          Маркировка свиней 
+ ·          Овцы для сортировки и идентификации
+ ·          Другие домашние животные 
+ Производитель MARKAL, США.</t>
   </si>
   <si>
     <t>263.25000000 руб.</t>
   </si>
   <si>
     <t>Маркер-краска для мечения и маркировки животных Markal All-Weather Paintstik, от+4 до +54 °C, 20 мм</t>
   </si>
   <si>
-    <t xml:space="preserve">Качественные маркеры. Долго держится на животном. Производство США
-All-Weather Paintstik Marker - оригинальный стик-маркер для домашнего скота, созданный более 69 лет назад. Специальная формула краски в форме карандаша предназначена для временной маркировки всех видов скота, включая коров, свиней и овец. Нетоксичная краска безопасна для всех видов домашнего скота. Хорошая видимость на шерсти, температурная стабильность и высокая яркость.
+    <t xml:space="preserve">
+	 Качественный маркер! Маркировка долго и надежно держится на животном! Производитель MARKAL, США
+	 All-Weather Paintstik Marker - оригинальный стик-маркер для мечения домашних животных. Разработан более 70 лет назад, для нужд животноводов, ветеринаров, зоотехников. Специальная формула краски в форме мелка предназначена для временной маркировки всех видов скота: крупного рогатого (КРС), свиней и овец и пр. Нетоксичная краска отвечает всем ветеринарным требованиям и безопасна для всех видов домашнего скота. Хорошая видимость на шерсти и коже. Имеет температурную стабильность и высокую яркость.
+	 Незаменимы помощник при: учете, вакцинации, селекции, управлении, идентификации домашнего скота.
  Характеристики: 
-		 Стойкая краска для более длительной идентификации;
-[...5 lines deleted...]
-		 Температура нанесения: от+4°C до +54°C;
+ ·         - Стойкая краска дает устойчивую метку на длительный срок;
+ ·         - Устойчив к погодному воздействию и влаге;
+ ·         - Нетоксичен, безопасен для домашнего скота, соответствует ветеринарным требованиям;
+ ·         - Широкая цветовая гамма на выбор;
+ ·         - Пишет в сухих и влажных условиях;
+ ·         - Толщина линии: от 20 мм;
+ ·         - Температура нанесения: от+4°C до +54°C;
  Вид маркируемой поверхности: 
-		 Идеально подходит для мечения коров
-[...4 lines deleted...]
- </t>
+ ·         - Идеально подходит для мечения крупного рогатого скота (КРС)
+ ·         - Маркировка свиней 
+ ·         - Овцы для сортировки и идентификации
+ ·         - Другие домашние животные 
+ Производитель MARKAL, США.</t>
   </si>
   <si>
     <t>229.50000000 руб.</t>
   </si>
   <si>
     <t>Маркер-карандаш Markal Meat Marker для маркировки мяса, 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Markal Meat - маркер-карандаш для маркировки мяса. Единственный маркер, зарегистрированный NSF для использования на проверенных Министерством сельского хозяйства США мясоперерабатывающих заводах в США. Новый улучшенный маркер дает вдвое больше надписей с одного маркера и большую прочность на поломку. Идеально подходит для маркировки непосредственно на тушах животных и других частях. Продается в упаковке по 12 штук. 
  Характеристики: 
 		 Предназначен для нанесения надписей на тушах всех видов животных при переработке мяса.;
 		 Единственный маркер, внесенный в список NSF для использования на мясоперерабатывающих предприятиях в США, прошедших инспекцию USDA;
 		 Соответствует требованиям Канадского агентства по инспекции пищевых продуктов (CFIA);
 		 Поставляется с новым пластиковым чехлом на молнии для удобства использования;
 	Вид маркируемой поверхности: 
 			Идеально подходит для мечения сырого мяса
 			 Синей краской клеймят говядину, баранину и свинину, отправляемые для реализации, хранения и отгрузки.
 		Сделано в США.
 </t>
   </si>
   <si>
     <t>779.63000000 руб.</t>
   </si>
   <si>
     <t>Маркер для пломбирования Markal Security Check + High Temperature, до +1000°C, термостойкий</t>
@@ -23630,50 +23665,53 @@
   <si>
     <t xml:space="preserve">
 	 Настольный органайзер для мелочей Durable Trend.
 	 Размер (Д х Ш х В): 82 x 106 x 180 мм
  </t>
   </si>
   <si>
     <t>345.00000000 руб.</t>
   </si>
   <si>
     <t>Органайзер офисный Brunnen Colour Code (скрепки, булавки, резинки, держатели для бумаги)</t>
   </si>
   <si>
     <t xml:space="preserve">Незаменимый помощник любого офисного сотрудника — офисный органайзер Brunnen Colour Code с сетом из 6 видов канцелярских товаров в удобной коробке для хранения.
  Комплектация: 
 	25 больших скрепок, 
 	80 маленьких скрепок, 
 	50 круглых силовых кнопок, 
 	40 канцелярских кнопок-цилиндров, 
 	10 зажимов для бумаг, 
 	40 резинок,
 	пластиковая коробка для хранения.
 6 цветов: Зеленый, розовый, красный, черный, синий, фиолетовый. </t>
   </si>
   <si>
+    <t>150.00000000 руб.</t>
+  </si>
+  <si>
     <t>Лоток для ручек Durable Idealbox, 340 х 240 х 36 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Лоток для ручек Durable IDEALBOX. Размеры 40 х 240 х 36.
 	Цвет: антрацит
 </t>
   </si>
   <si>
     <t>1315.51000000 руб.</t>
   </si>
   <si>
     <t>Настольные покрытия</t>
   </si>
   <si>
     <t>Коврик на стол Sigel cintano, 600 x 10 x 490 мм, искусственная кожа</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Аксессуары для рабочего стола Sigel Cintano, модель S.
 	 Продукция Sigel создает атмосферу элегантности, стиля и сдержанности.
 	 В дизайне настольного покрытия из коллекции S сочетаются материал из высококачественной искусственной кожи сапфирово-черного цвета и пластик с мягким на ощупь покрытием soft-touch.
 		Репрезентативный дизайн.
 		 Создает особенно приятное ощущение при написании.
 		 Мелкозернистая искусственная кожа с реалистичной имитацией текстуры.
@@ -25191,51 +25229,51 @@
     <t>2262.22000000 руб.</t>
   </si>
   <si>
     <t>Папка из плотного полипропилена с прижимным механизмом для документов А4. 
 Имеет самоклеящуюся этикетку для маркировки. 
 Скрепляет до 100 листов формата А4.</t>
   </si>
   <si>
     <t>120.00000000 руб.</t>
   </si>
   <si>
     <t>Папка с цветным антистресс клипом Durable Swingclip, до 30 листов, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 SWINGCLIP® гарантирует профессиональный внешний вид и структурированную работу с документами. Не требует перфорирования. Оптимальное решение для формирования раздаточных материалов, работы с текущей документацией, хранения методического и учебного материала.
 	 SWINGCLIP® - это:
 	 • плотный полипропилен высокого качества
 	 • цветной пластиковый клип "антистресс"
 	 • цвет - инструмент группирования документов и их быстрого поиска
 	 • для документов формата А4
 	 • вместительность: от 1 до 30 листов
 </t>
   </si>
   <si>
-    <t>299.11000000 руб.</t>
+    <t>318.78000000 руб.</t>
   </si>
   <si>
     <t>Папка с клипом Durable Duraquick, до 20 листов, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURAQUICK® - прекрасный инструмент для эффективной работы с важными бумагами. Не требует перфорирования документов.
 	выполнена из высококачественного полипропилена
 	верхняя обложка прозрачная, нижняя - цветная
 	плоский пластиковый клип для надежной фиксации неперфорированных документов
 	оптимальное решение для докладов, отчетов, раздаточных материалов и т.д.
 	вместительность: от 1 до 20 листов
 	для документов формата А4
 </t>
   </si>
   <si>
     <t>229.42000000 руб.</t>
   </si>
   <si>
     <t>Папка с клипом Durable Duraswing Transparent, до 30 листов, А4, полипропилен</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 DURASWING® - прекрасный инструмент для эффективной работы с важными бумагами. Не требует перфорирования документов.
 	выполнена из высококачественного полипропилена
@@ -26508,183 +26546,174 @@
   <si>
     <t>2131.80000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 231 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>2519.40000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 241 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>2810.10000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 251 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>3294.60000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 261 с лентой 36 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
-    <t>4655.00000000 руб.</t>
+    <t>4748.10000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 631 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2470.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж brother tze 111 с лентой 6 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t xml:space="preserve">Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Рекомендованные принтеры Brother для данных лент:
 	BROTHER PT-D210VP в офисе и дома
 	BROTHER PT-E110VPBUND для электриков
 	BROTHER PT-D210 в офисе и дома
 	BROTHER PT-H110BUNDE в офисе и дома
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>1805.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 121 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Картридж brother tze 131 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Картридж brother tze 131s с лентой 12 мм х 4 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
 Длина ленты: 4 м
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>1235.00000000 руб.</t>
+    <t>1259.70000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 141 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
-  </si>
-[...1 lines deleted...]
-    <t>2755.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 151 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze 161 с лентой 36 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой brother серия TZe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Прозрачный
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze 231s с лентой 12 мм х 4 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>brother TZe-251 картридж с оригинальной пластиковой ламинированной лентой шириной 24 мм длиной 8 метров чёрный шрифт на белом фоне.
  Ширина ленты: 12 мм
  Длина ленты: 4 м
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
+  </si>
+  <si>
+    <t>1235.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 611 с лентой 6 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Картридж brother tze 621 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. 
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
-  </si>
-[...1 lines deleted...]
-    <t>2090.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze 641 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Картридж brother tze 651 с лентой 24 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
@@ -26696,125 +26725,125 @@
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой из серии TZe совместимы с целым рядом принтеров для печати наклеек P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze-fx211 с гибкой лентой 6 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм. 
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2327.50000000 руб.</t>
+    <t>2374.05000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx221 с гибкой лентой 9 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2517.50000000 руб.</t>
+    <t>2567.85000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx231 с гибкой лентой 12 мм х 8 м, черный шрифт</t>
   </si>
   <si>
-    <t>2707.50000000 руб.</t>
+    <t>2761.65000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx241 с гибкой лентой 18 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
-    <t>3420.00000000 руб.</t>
+    <t>3488.40000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx251 с гибкой лентой 24 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>3682.20000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx261 с гибкой лентой 36 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
-    <t>5035.00000000 руб.</t>
+    <t>5135.70000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx611 с гибкой лентой 6 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм. 
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
 Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Картридж brother tze-fx621 с гибкой лентой 9 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
@@ -26832,84 +26861,84 @@
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
 Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
 Назначение: Для кабеля и провода
 Цвет ленты: Желтый
 Цвет шрифта: Черный
 Рекомендованные принтеры Brother для данной ленты:
 BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Картридж brother tze-fx651 с гибкой лентой 24 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
-  </si>
-[...1 lines deleted...]
-    <t>3610.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-fx661 с гибкой лентой 36 мм х 8 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж с лентой brother Flexible ID для печати эластичных наклеек со специальным клейким веществом идеально подходит для маркировки кабелей, проводов, труб из ПВХ или любых других предметов цилиндрической формы: ваши наклейки останутся на месте надолго. В ассортименте Brother ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze-n221 с лентой 9 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой лентой из серии TZeN без ламинирования, совместимы с целым рядом принтеров для печати наклеек P-touch от brother. 
  В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
+    <t>1805.00000000 руб.</t>
+  </si>
+  <si>
     <t>Картридж brother tze-n231 с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой лентой из серии TZeN без ламинирования, совместимы с целым рядом принтеров для печати наклеек P-touch от brother.
  В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Картридж brother tze-n241 с лентой 18 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой лентой из серии TZeN без ламинирования, совместимы с целым рядом принтеров для печати наклеек P-touch от brother. 
  В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик
@@ -26928,51 +26957,51 @@
  Цвет шрифта: Черный
  Материал: Пластик
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>Картридж brother tze-s211 с лентой 6 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей. 
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2565.00000000 руб.</t>
+    <t>2616.30000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-s221 с лентой 9 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей.
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Картридж brother tze-s231 с лентой 12 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>2907.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-s241 с лентой 18 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
@@ -27000,121 +27029,115 @@
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
     <t>3876.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-s261 с лентой 36 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей.
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-P900W для печати наклеек
 BROTHER PT-P950NW для печати наклеек</t>
   </si>
   <si>
-    <t>5225.00000000 руб.</t>
+    <t>5329.50000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother tze-s621 с лентой 9 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей. 
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Картридж brother tze-s631 с лентой 12 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей.
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2850.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж brother tze-s641 с лентой 18 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей.
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
   </si>
   <si>
     <t>Картридж brother tze-s651 с лентой 24 мм х 8 м, пластик, усиленный клей, черный шрифт</t>
   </si>
   <si>
     <t>Оригинальные картриджи с пластиковой ламинированной лентой и с усиленным клеем из серия TZe-S. Совместимы с целым рядом принтеров для печати этикеток P-touch от brother. В ассортименте brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских поверхностей.
  Благодаря специальному мощному клеевому слою, этикетка гарантированно останется на своем месте даже на шершавых или неровных поверхностях. Эти самоклеящиеся ламинированные этикетки созданы для того, чтобы противостоять не только экстремальным температурам, но и химическим веществам, трению, солнечному свету и не портиться даже при погружении в воду, поэтому наклейки можно использовать, как в помещении, так и на открытом воздухе. Все ленты Brother TZe-S поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях.
  Назначение: Для плоских поверхностей
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Пластик с усиленным клеем
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
-    <t>3800.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Картридж Vell VL-231CH с лентой 12 мм х 8 м, пластик, черный шрифт</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Незаменимая ламинированная лента Vell-231CH с чипом от фирмы-производителя изготовлена специально для маркировки прямых поверхностей. Ленты шириной 12 мм и длиной 8 метров прекрасно держатся на разных ровных, окрашенных, шероховатых или очень грубых поверхностях за счёт уникального клеящегося слоя. Подходит для маркировки проводов, щитков, печати ценников и пр. Лента устойчива ультрафиолету и попаданию влаги.
 	 Лента Vell имеет белый цвет подложки и чёрный цвет текста, cделаны из высококачественного материала - полиэтилентерефталат. Применяется в принтерах Brother, Puty. Выдерживают диапазон температур от -40°C до +80°C.
 </t>
   </si>
   <si>
     <t>839.80000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother HGE-251с ламинированной лентой 8 м х 24 мм, черный шрифт</t>
   </si>
   <si>
     <t xml:space="preserve">Оригинальные кассеты с пластиковой ламинированной лентой с повышенным качеством печати HGe совместимы с целым рядом принтеров для печати наклеек P-touch от Brother. 
 В ассортименте Brother пластиковые ленты различных цветов шириной 6, 9, 12, 18, 24 и 36 мм для маркировки плоских и гладких поверхностей. 
 Все ленты Brother HGe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию. </t>
   </si>
   <si>
     <t>4457.40000000 руб.</t>
   </si>
   <si>
     <t>Картридж brother HGE-261 с ламинированной лентой 8 м х 36 мм, черный шрифт</t>
   </si>
@@ -27273,88 +27296,91 @@
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 9 мм</t>
   </si>
   <si>
     <t xml:space="preserve">18482 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhinо, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718210/18764/18483 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718220/18765/18484 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
-    <t>4150.00000000 руб.</t>
+    <t>4233.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t>18486 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t>Металлик</t>
   </si>
   <si>
     <t>S0718200/18762/18487 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 12 мм</t>
   </si>
   <si>
     <t>Картридж 18488 DYMO с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Лента обладает сверхэлластичностью и сильным клеевым слоем, не пригодна к использованию на улице и боится воздействия агрессивной среды.
  Размер: 12 мм.
  Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
  Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
   </si>
   <si>
     <t>3145.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 19 мм</t>
   </si>
   <si>
     <t>Картридж DYMO 18489 с нейлоновой лентой идеален для маркировки любых поверхностей, проводов и кабелей, коммутационных панелей и т.д. Обладают сверхэлластичностью и сильным клеевым слоем. Не пригодны к использованию на улице и боятся воздействия агрессивной среды.
  Размер: 19 мм x 3.5 м.
 Маркировка: Черный шрифт, белая лента.
  Длина ленты в картридже: 3,5 м.
  Подходит для принтеров DYMO серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000.</t>
+  </si>
+  <si>
+    <t>4150.00000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Нейлоновая эластичная лента для неровных поверхностей и кабелей. Эластичная, не рвущаяся при протяжке кабелей, 12 мм x 3.5 м. Шрифт: черный,Лента: желтая. Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. 
  </t>
   </si>
   <si>
     <t>3700.00000000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">18491 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/желтая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000, Rhino 4200. </t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>Лента системы D1, 9мм х 7м, пластиковая, черный шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>2350.00000000 руб.</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 6 мм х 7 м</t>
   </si>
   <si>
@@ -28334,107 +28360,107 @@
  CODE 39, ITF 2/5, EAN13, EAN8, UPC-A, UPC-E, CODABAR, GS1-128 (UCC/EAN128), GS1 DATABAR (RSS), GS1 COMPOSITE, ISBN-2, ISBN-5, POSTNET,LASER BARCODE, GS1 DATABAR, PDF417, QR CODE, MICRO QR CODE, DATA MATRIX, MAXICODE, AZTECCODE (только для P-touch Editor 5.1)
  Операционные системы и программное обеспечение:
  Mac OS X 10.6.x, OS X 10.7.x, OS X 10.8.x, OS X 10.9.x, OS X 10.10.x, OS X 10.11.x, OS X 10.12.x, OS X 10.13.x, OS X 10.14.x, OS X 10.15.x, OS 11, OS 12
  Windows Vista, 7, 8, 8.1, 10, 11
  Шрифты: True Type
  Вертикальная печать
  Зеркальная печать
  Копии: 1 – 5000
  Рамки: 153
  Настройка длины наклейки: 25 – 1000 мм
  Шаблоны наклеек: 88
  Совместимость с файлом базы данных: csv, Microsoft Access, Microsoft Excel
 Типы используемых лент на принтере:
  На данной модели принтера используются 4 основных типа лент:
  Обычные Пластиковые ленты. Ширина 6, 9, 12, 18 и 24 мм, в картридже 8 м. Цвет белый, желтый и прозрачный. Шрифт черный. Ламинированные. Приклеиваются ко всем плоским и гладким поверхностям. Не выгорают на солнце, влагоустойчивые и изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +120 С. Стойкие к воздействию агрессивных сред (масла, жиры, растворители).
  Пластиковые ленты с усиленным клеем. Ширина 6, 9, 12, 18 и 24 мм, в картридже 8 м. Цвет желтый и белый. Шрифт черный. Ламинированные. Приклеиваются ко всем плоским поверхностям. Благодаря усиленной адгезии могут приклеиваться и к шероховатым поверхностям. Не выгорают на солнце, влагоустойчивые и изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +120 С. Стойкие к воздействию агрессивных сред (масла, жиры, растворители).
  Гибкие эластичные ленты. Ширина 6, 9, 12, 18 и 24 мм, в картридже 8 м. Ламинированные. Цвет желтый и белый. Шрифт черный. Сочетают в себе эластичность, особо высокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +90 С. Пригодны к использованию на улице!
  Термоусаживаемая трубка. Ширина 6, 9, 12, 18 и 24 мм, в картридже 1,5 м. Цвет белый. Шрифт черный. Разработаны специально для маркировки проводов и кабеля. Бесклеевые полиолефиновые трубки нагреваются при помощи фена. Коэффициент усадки 2:1. Рекомендуемый диаметр кабеля: для 6 мм трубки: 1.7 — 3.2 мм; для 9 мм трубки: 2.6 — 5.1 мм; для 12 мм трубки: 3.6 — 7 мм; для 18 мм трубки: 5.4 — 10.6 мм; для 24 мм трубки: 7.3 — 14.3 мм.
 Комплектация
 	Шнур питания для работы от 220V (переменный ток), адаптер переменного тока.
 	Шнур USB 2.0 (разъем типа mini-B)
 	Картридж с лентой: 24мм (черный шрифт на белом фоне), TZE-251.
 </t>
   </si>
   <si>
-    <t>23750.00000000 руб.</t>
+    <t>24225.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер этикеток brother pt p750w настольный, ширина ленты 3.5, 6, 9, 12, 18 и 24 мм</t>
   </si>
   <si>
-    <t>33250.00000000 руб.</t>
+    <t>33915.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер этикеток brother pt p 900 настольный, ширина ленты 3.5, 6, 9, 12, 18, 24 и 36 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Принтер профессиональный для печати наклеек brother PT-P900.
  Универсальный настольный русифицированный принтер brother P-touch P900 для печати наклеек поможет вам пометить на рабочем месте ИТ-устройства и электрическое оборудование, а также документы, папки, информационные указатели и устройства хранения данных.
  Благодаря встроенным функциям маркировки и шаблонам пользователи могут с лёгкостью создавать и распечатывать уникальные, прочные, стойкие к выцветанию наклейки шириной до 36 мм с использованием ПК или Mac. Автоматический резак.
  Этот высокопроизводительный принтер является идеальным партнером в вашем офисе и дома, чтобы помочь вам и вашим коллегам оставаться организованными, легко находить важные документы с помощью уникальных наклеек. Печать штрихкодов и многого другого.
  Используются кассеты с лентой Brother TZe различных цветов шириной 3.5, 6, 9, 12, 18, 24 и 36 мм, специальные ленты с повышенной клейкостью, гибкая идентификационная лента для маркировки кабелей, термоусадочные трубки.
  Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
 Технические характеристики
  Ширина используемой ленты: 3,5; 6, 9, 12, 18, 24 и 36 мм
  Батарея: AA (LR6/HR6)
  Цвет корпуса: Черный
  Тип аппарата: Настольный
  Использование: Офис
  Языки: Любой, установленный на компьютере
  Технология: Термоперенос
  USB-интерфейс: USB 2.0 (разъем типа mini-B)
  Размеры: 118 мм x 192 мм x 146 мм
  Совместимость со сканером штрихкодов: 
  CODE 39, ITF 2/5, EAN13, EAN8, UPC-A, UPC-E, CODABAR, GS1-128 (UCC/EAN128), GS1 DATABAR (RSS), GS1 COMPOSITE, ISBN-2, ISBN-5, POSTNET,LASER BARCODE, GS1 DATABAR, PDF417, QR CODE, MICRO QR CODE, DATA MATRIX, MAXICODE, AZTECCODE (только для P-touch Editor 5.1)
  Операционные системы и программное обеспечение:
  Mac OS X 10.6.x, OS X 10.7.x, OS X 10.8.x, OS X 10.9.x, OS X 10.10.x, OS X 10.11.x, OS X 10.12.x, OS X 10.13.x, OS X 10.14.x, OS X 10.15.x, OS 11, OS 12
  Windows Vista, 7, 8, 8.1, 10, 11
  Шифты: True Type
  Вертикальная печать
  Зеркальная печать
  Копии: 1–5000
  Рамки: 153
  Настройка длины наклейки 25–1000 мм
  Шаблоны наклеек - 88
  Совместимость с файлом базы данных csv, Microsoft Access, Microsoft Excel
 Типы используемых лент на принтере:
  На данной модели принтера используются 4 основных типа лент:
  Обычные пластиковые ленты. Ширина 6, 9, 12 , 18, 24 и 36 мм, в картридже 8 м. Цвет белый, желтый и прозрачный. Шрифт черный. Ламинированные. Приклеиваются ко всем плоским и гладким поверхностям. Не выгорают на солнце, влагоустойчивые и изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +120 С. Стойкие к воздействию агрессивных сред (масла, жиры, растворители).
  Пластиковые ленты с усиленным клеем. Ширина 6, 9, 12 , 18, 24 и 36 мм, в картридже 8 м. Цвет желтый и белый. Шрифт черный. Ламинированные. Приклеиваются ко всем плоским поверхностям. Благодаря усиленной адгезии могут приклеиваться и к шероховатым поверхностям. Не выгорают на солнце, влагоустойчивые и изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +120 С. Стойкие к воздействию агрессивных сред (масла, жиры, растворители).
  Гибкие эластичные ленты. Ширина 6, 9, 12 , 18, 24 и 36 мм, в картридже 8 м. Ламинированные. Цвет желтый и белый. Шрифт черный. Сочетают в себе эластичность, особо высокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от 30 до +90 С. Пригодны к использованию на улице!
  Термоусаживаемая трубка. Ширина 6, 9, 12 , 18, 24 мм, в картридже 1,5 м. Цвет белый. Шрифт черный. Разработаны специально для маркировки проводов и кабеля. Бесклеевые полиолефиновые трубки нагреваются при помощи фена. Коэффициент усадки 2:1. Рекомендуемый диаметр кабеля: для 6 мм трубки: 1.7 — 3.2 мм; для 9 мм трубки: 2.6 — 5.1 мм; для 12 мм трубки: 3.6 — 7 мм; для 18 мм трубки: 5.4 — 10.6 мм; для 24 мм трубки: 7.3 — 14.3 мм.
 Комплектация:
 	Шнур питания (переменный ток)
 	USB кабель
 	Руководство по быстрой установке на русском языке
 	Кассета с лентой 24 мм (шрифт черный на белом фоне), 4 м
 	Адаптер переменного тока
 </t>
   </si>
   <si>
-    <t>61750.00000000 руб.</t>
+    <t>62985.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер этикеток brother pt h110, ширина ленты 3.5, 6, 9 и 12 мм</t>
   </si>
   <si>
     <t>Руссифицированный компактный принтер brother PT-H110 для маркировки в офисе и дома наклейками различных цветов шириной до 12 мм. Быстро и легко распечатываются наклейки со скоростью печати 20 мм/сек. 16-символьный ЖК-дисплей. Функция предварительного просмотра наклейки перед печатью, выбор различных рамок и символов. Функция маркировки кабеля и провода "флажком", который наклеивается вокруг кабеля. 3 шрифта, 10 стилей символов, 15 рамок и более 250 символов для выбора различного дизайна наклеек.
  Долговечные и высокопрочные этикетки brother TZe позволяют маркировать различные предметы, включая кабели и соединители, USB-накопители, офисное оборудование, папки с документами, таблички с именами сотрудников и гостей, шкафы с архивными документами, почтовые принадлежности, доски объявлений, стеллажи и добавочные телефонные номера. Для создания инвентаризационных этикеток, для использования дома.
  Используются картриджи с лентами из серии brother TZe различных цветов, а также шириной 3.5, 6, 9 и 12 мм, специальные ленты с повышенной клейкостью, гибкая идентификационная лента для маркировки кабелей и создания маркеров-флажков, термоусадочные трубки. Все ленты Brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Технические характеристики:
  Ширина используемой ленты: 3,5; 6, 9, 12, 18, 24 и 36 мм
  Батарея: AA (LR6/HR6)
  Цвет корпуса: Белый и черный
  Тип аппарата: Настольный
  Использование: Офис
  Языки: Любой, установленный на компьютере
  Технология: Термоперенос
  USB-интерфейс: USB 2.0 (разъем типа mini-B)
  Размеры: 58 x 111 x 204 мм
  Вес без коробки: 0,710 кг
  Совместимость со сканером штрихкодов: CODE 39, ITF 2/5, EAN13, EAN8, UPC-A, UPC-E, CODABAR, GS1-128 (UCC/EAN128), GS1 DATABAR (RSS), GS1 COMPOSITE, ISBN-2, ISBN-5, POSTNET,LASER BARCODE, GS1 DATABAR, PDF417, QR CODE, MICRO QR CODE, DATA MATRIX, MAXICODE, AZTECCODE (только для P-touch Editor 5.1)
 Операционные системы и программное обеспечение:
  Mac OS X 10.6.x, OS X 10.7.x, OS X 10.8.x, OS X 10.9.x, OS X 10.10.x, OS X 10.11.x, OS X 10.12.x, OS X 10.13.x, OS X 10.14.x, OS X 10.15.x, OS 11, OS 12
  Windows Vista, 7, 8, 8.1, 10, 11
 Установлены шрифты: True Type
 Вертикальная печать
@@ -28468,53 +28494,50 @@
  Тип аппарата: Настольный
  Использование: Офис
  Языки: Любой, установленный на компьютере
  Технология: Термоперенос
  USB 2.0 Type A -micro USB
  Размеры: 67 x 128 x 128 мм
  Вес без коробки: 0,710 кг
  Совместимость со сканером штрихкодов: CODE 39, ITF 2/5, EAN13, EAN8, UPC-A, UPC-E, CODABAR, GS1-128 (UCC/EAN128), GS1 DATABAR (RSS), GS1 COMPOSITE, ISBN-2, ISBN-5, POSTNET,LASER BARCODE, GS1 DATABAR, PDF417, QR CODE, MICRO QR CODE, DATA MATRIX, MAXICODE, AZTECCODE (только для P-touch Editor 5.1)
  Операционные системы и программное обеспечение:
 	Mac OS X 10.6.x, OS X 10.7.x, OS X 10.8.x, OS X 10.9.x, OS X 10.10.x, OS X 10.11.x, OS X 10.12.x, OS X 10.13.x, OS X 10.14.x, OS X 10.15.x, OS 11, OS 12
 	Windows Vista, 7, 8, 8.1, 10, 11
  Установлены шрифты: True Type
  Вертикальная печать
  Зеркальная печать
  Копии: 1–5000
  Рамки: 153
  Настройка длины наклейки: 25–1000 мм
  Шаблоны наклеек: 88
  Совместимость с файлом базы данных csv, Microsoft Access, Microsoft Excel
  Комплектация
 	Принтер brother P-touch P710BT
 	Micro USB шнур
 	Картридж с лентой — 24мм лента для печати (черный на белом фоне), TZE-251
 	Картридж с лентой — 24мм лента для печати (черный на золотом фоне), TZE-PR251
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>24225.00000000 руб.</t>
   </si>
   <si>
     <t>Принтер для этикеток brother pt p900w, Wi-Fi, ширина ленты 3.5, 6, 9, 12, 18, 24 и 36 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Благодаря ленте различных цветов шириной до 36 мм, печати наклеек практически без полей, высокому разрешению и высокой скорости печати, русифицированный принтер brother PT-P900W идеально подходит для маркировки техники, архивных документов, папок, а также для создания наклеек в любом месте и в любое время.
  Разрабатывайте дизайн наклеек на ПК, Mac, планшете или смартфоне, а затем распечатывайте их по USB или Wi-Fi. Используйте функцию печати штрихкодов, логотипов и других изображений, а также рамок и текста. Подключайтесь к базам данных в таблицах для печати нескольких наклеек с нескольких устройств одновременно, включая планшеты и смартфоны. Благодаря усовершенствованному блоку обрезки пользователи могут распечатывать несколько наклеек на одной длинной полоске, а затем с лёгкостью отклеить их поочерёдно и в правильном порядке. Дополнительная подставка для аккумулятора позволяет использовать данное устройства как мобильное решение для печати наклеек.
  Используются кассеты с лентой brother TZe различных цветов шириной 3.5, 6, 9, 12, 18, 24 и 36 мм, специальные ленты с повышенной клейкостью, гибкая идентификационная лента для маркировки кабелей, термоусадочные трубки.
  Все ленты brother TZe поверхностно ламинируются после печати текста на них, что увеличивает срок использования в экстремальных условиях. Устойчивы к воздействию высоких температур, агрессивных химических веществ, солнечному свету, влаге и истиранию.
  Технические характеристики
  Ширина используемых лент: 3.5, 6, 9, 12, 18, 24, 36мм
  Максимальная ширина печати: 32 мм
  Индикаторы состояния, заряда батареи, питания, Wi-Fi
  Адаптер переменного тока (AD9100ESA): 24 В переменного тока, 100–240 В, 50/60 Гц
  Литиево-ионный аккумулятор (PA-BT-4000LI): 14,4 В (поставляется отдельно)
  Кнопки питания, подачи и обрезки, Wi-Fi
  Автоматическая полная обрезка, автоматическая половинная обрезка
  Автоматическое выключение Литиево-ионный аккумулятор (PA-BT-4000LI): 30 мин, Адаптер переменного тока (AD9100ESA): 4 ч
  Печатающая головка: 454 точки, 360 т/дюйм
  Разрешение печати, стандартное: 360 x 360 т/дюйм
  Режим высокого разрешения: 360 x 720 т/дюйм *1
  Режим высокой скорости: 360 x 180 т/дюйм *1
  Режим высокого качества: 360 x 360 т/дюйм *2
 Скорость печати, адаптер переменного тока: макс. 60 мм/с
  Режим высокого разрешения: макс. 30 мм/с *1
@@ -28715,53 +28738,50 @@
   <si>
     <t>Блок питания для принтеров Label Manager 160, 210, LMR 500TS, Rhino4200, Rhino5200, тип D1</t>
   </si>
   <si>
     <t>Для принтеров : •	LetraTag (латиница DYMO19754) •	LabelPoint 350 (DYMO22065) •	LabelManager 150 (DYMO18130, DYMO17661)</t>
   </si>
   <si>
     <t>1530.00000000 руб.</t>
   </si>
   <si>
     <t>Аккумулятор для принтеров Dymo Rhino 4200 и Rhino 5200</t>
   </si>
   <si>
     <t>Dymo S0895840 запасной аккумулятор для принтеров RhinoPro 4200 и 5200 (Dymo S0895840 rechargeable battery Rhino 4200/5200, 7.4V/1400 mAh).</t>
   </si>
   <si>
     <t>3672.00000000 руб.</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Manager 280 и 420P</t>
   </si>
   <si>
     <t>Блок питания для принтеров LM 280 и LM 420P.</t>
   </si>
   <si>
-    <t>1500.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Принтер для этикеток Dymo Label Writer 4XL, usb, лента ширина до 100 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Принтер предлагает простой и экономически эффективный способ печати, а также широкий спектр профессиональных этикеток. Разрешение печати - 300dpi, скорость печати – до 53 этикеток в минуту. Принтер позволяет добиться превосходных результатов для большого объема работы. Работает без чернил, без тонера, без потери времени. DYMO LabelWriter 4 XL печатает на самых разнообразных этикетках. С DYMO LabelWriter 4XL Вы получаете высокую скорость и качество печати, компактный дизайн.
  Программное обеспечение DYMO Label ™ V 8 позволяет создавать и печатать адресные этикетки, этикетки со штрих-кодами или графикой.
  Функция создания этикеток доступна из прямо из текста в Microsoft Word ®, Excel ®, Outlook ®
  Печать этикеток из адресной книги из ваших контактов Outlook ® или Mac ®
  QuickPrint Widget позволяет быстро напечатать одну этикетку
  Выбор из более 100 стилей и макетов этикеток
  Печать одной этикетки или нескольких сотен
  Печать из базы данных
  Гарантия: 12 месяцев
 Характеристики принтера LabelWriter 4XL
 	Печать Скорость печати 53 этикеток/мин (81,28 мм в секунду)
 	Технология печати термоперенос
 	Цветная печать нет 
 	Максимальные размеры печати 100x150 мм
 	Качество печати Максимальное разрешение 300 x 300 dpi
 	Максимальная ширина печати 100 мм
 	Прочие характеристики Цвет принтера черный, серебряный
 	Материал корпуса пластик
 	Типы этикеток Этикетки Dymo LabelWriter, этикетки для Label Writer 4XL S0947410, этикетки для Label Writer 4XL S0947420
 	Этикетки других производителей и чековая лента к принтеру не подходят
 	Порты и интерфейсы Интерфейс USB 
 	Подключение к компьютеру - Да
@@ -29470,143 +29490,137 @@
     <t>Термоусадочная трубка Brady M21-375-C-342, черный шрифт, 2.1 м x 16.4 мм, d-8.1 мм</t>
   </si>
   <si>
     <t>18360.38000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочные трубки brother</t>
   </si>
   <si>
     <t>Термоусадочная трубка brother hse 241, 17.7 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картриджи brother серии HSe с термоусадочной трубкой для принтеров BROTHER шириной 5.8 мм длиной 1.5 метра чёрный шрифт на белом фоне для провода с внешним диаметром от 1.7 до 3.2 мм.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Рекомендованные принтеры Brother для данной термоусадочной трубки:
  • PT-D210VP
  • PT-E110VPBUND
  • PT-D210
 •	PT-H110BUNDE</t>
   </si>
   <si>
-    <t>4085.00000000 руб.</t>
+    <t>4166.70000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 211 для принтеров brother, 5.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS211 с термоусадочной трубкой аналог brother hse 211.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 221 для принтеров brother, 8.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS221 с термоусадочной трубкой аналог brother hse 221.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>2945.00000000 руб.</t>
+    <t>3003.90000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 231 для принтеров brother, 11.7 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS231 с термоусадочной трубкой аналог brother hse 231.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
  BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
-    <t>3040.00000000 руб.</t>
+    <t>3100.80000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 241 для принтеров brother, 17.7 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS241 с термоусадочной трубкой аналог brother hse 241.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Белый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D450VP
 BROTHER PT-E300VP</t>
-  </si>
-[...1 lines deleted...]
-    <t>3135.00000000 руб.</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 251 для принтеров brother, 23.6 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS251 с термоусадочной трубкой аналог brother hse 251.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
 	Назначение: Для кабеля и провода
 	 Цвет ленты: Белый
 	 Цвет шрифта: Черный
 	 Материал: Термоусадка
  Рекомендованные принтеры Brother для данной ленты:
  BROTHER PT-D600VP в офисе и дома
  BROTHER PT-E550WVP для электриков
  BROTHER PT-P700 для печати наклеек
 BROTHER PT-P750W для печати наклеек</t>
   </si>
   <si>
-    <t>3230.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Термоусадочная трубка ahs 611 для принтеров brother, 5.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS 611 с термоусадочной трубкой аналог brother hse 611.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Термоусадка
  Рекомендованные принтеры Brother для данных лент:
  BROTHER PT-D210VP в офисе и дома
  BROTHER PT-E110VPBUND для электриков
  BROTHER PT-D210 в офисе и дома
 BROTHER PT-H110BUNDE в офисе и дома</t>
   </si>
   <si>
     <t>Термоусадочная трубка ahs 621 для принтеров brother, 8.8 мм x 1.5 м, черный шрифт</t>
   </si>
   <si>
     <t>Картридж AHS 621 с термоусадочной трубкой аналог brother hse 621.
  Когда трубка с распечатанной надписью надевается на кабель и разогревается при помощи термофена, то она сужается с коэффициентом усадки 2:1 и плотно прилегает к кабелю. Клейкое вещество не требуется, поскольку термоусадочная трубка не соскользнет с кабеля даже при довольно высокой температуре. Этот продукт совместим с принтерами для печати наклеек P-touch с логотипом HS или HSe на корпусе кассеты с лентой.
  Назначение: Для кабеля и провода
  Цвет ленты: Желтый
  Цвет шрифта: Черный
  Материал: Термоусадка
@@ -29737,53 +29751,50 @@
   <si>
     <t>3790.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм х 36 мм, 520 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2 х 260 шт, 36 х 89 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>4794.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, прозрачные, 89 мм х 36 мм, 260 штук</t>
   </si>
   <si>
     <t xml:space="preserve">Адресные этикетки 260 шт, 36 х 89 мм, прозрачные, пластик. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.
  Для принтеров Dymo:  Label Writer 450, Label Writer 400,  Label Writer 4XL
  </t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 70 мм х 54 мм, 320 штук</t>
   </si>
   <si>
     <t>Большие многофункциональные этикетки 70 х 54 мм, 320 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4233.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для подвесных папок, белые, 50 мм x 12 мм, 220 штук</t>
   </si>
   <si>
     <t>Этикетки для подвесных папок 50 х 12 мм, 220 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>1745.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer на корешок папки, 190 мм x 38 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 38 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>1870.00000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer, на корешок папки-регистратора, 190 мм x 59 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 59 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
@@ -29962,51 +29973,51 @@
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, адресные, белые, 28 х 89 мм, 260 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Сертификация FSC®, не содержат бисфенол А (BPA).
  Белые этикетки в ролях с надежным клеем AS0722370, размер 28 x 89 мм идеально подходят для адресной рассылки. Адресные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter®. Данные этикетки соответствуют этикеткам Dymo® арт. S0722370/Seiko® арт. SLP-2RL. 2 рулона по 130 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 28 x 89 мм
  В упаковке: 260 этикеток / 2 рулона
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
-    <t>1961.49000000 руб.</t>
+    <t>1994.19000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, адресные, белые, 36 х 89 мм, 520 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии)
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Сертификация FSC®, не содержат бисфенол А (BPA).
  Белые этикетки в ролях с надежным клеем AS0722400, размер 36 x 89 мм идеально подходят для адресной рассылки. Адресные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter® и Brother TD-4100N. Данные этикетки соответствуют этикеткам Dymo® арт. S0722400/Seiko® арт. SLP-2RLЕ. 2 рулона по 260 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 36 x 89 мм
  В упаковке: 520 этикеток / 2 рулона
  Типа печати: Принтер прямой термопечати, Dymo LabelWriter*
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
@@ -30249,51 +30260,51 @@
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, перманентные, 36 х 89 мм, 260 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Практичная упаковка для экономного потребления.
  Белые этикетки в ролях с надежным клеем ASS0722400, размер 36 x 89 мм идеально подходят для адресной рассылки. Адресные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter®. Данные этикетки соответствуют этикеткам Dymo® арт. S0722400/Seiko® арт. SLP-2RLE. Размер упаковки: по 260 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 36 x 89 мм
  В упаковке: 260 этикеток / 1 рулон
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
-    <t>2249.59000000 руб.</t>
+    <t>2287.09000000 руб.</t>
   </si>
   <si>
     <t>Этикетки для принтеров DYMO Avery Zweckform, удаляемые, белые, 54 х 101 мм, 110 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
 	100% совместимость с Dymo® Labelwriter™ (LW330T, LW400 и LW450 серии).
 	100% гарантия возврата денег.
 	Надежная клейкость.
 	Легко оформить и распечатать с помощью ПО Dymo® и Seiko®.
 	Практичная упаковка для экономного потребления.
  Белые этикетки в ролях с надежным клеем ASS0722430, размер 54 x 101 мм идеально подходят для маркировки упаковки и почтовой рассылки. Адресные этикетки 100% совместимы с ленточными принтерами Dymo® Labelwriter™ модели LW310, LW330T, LW400, а также LW450 и с принтерами Seiko Smart LabelPrinter®. Данные этикетки соответствуют этикеткам Dymo® арт. S0722430/Seiko® арт. SLP-SRL. Размер упаковки: по 110 этикеток в упаковке. Ролевые этикетки с надежным клеевым составом прошли испытания (тест на адгезию FTM2 и FTM9 на стандартных поверхностях), а также имеют сертификацию FSC®, не содержат бисфенол А (BPA). Avery Zweckform гарантирует качество, действует 100% гарантия возврата денег! Адресные этикетки легко оформить и распечатать с помощью программного обеспечения Dymo® или Seiko®.
 Характеристика
  Размеры: 54 x 101 мм
  В упаковке: 110 этикеток / 1 рулон
  Типа печати: Принтер прямой термопечати
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: Рулон
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  </t>
   </si>
   <si>
@@ -32558,51 +32569,51 @@
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Смываемые
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Parker
 </t>
   </si>
   <si>
     <t>Картридж чернильный Parker Quink Mini, для перьевых ручек</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Смываемые
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Parker
   Объем                  0.5 мл </t>
   </si>
   <si>
-    <t>417.69000000 руб.</t>
+    <t>422.10000000 руб.</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Standard Maxima Waterman, толщина линии F, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для шариковой ручки Waterman
  Ширина линии
 			 Тонкая (F)
  Особенности: подходит для всех шариковых ручек Waterman.
 	 В отличие от классических чернил в стержне для шариковой ручки используется паста на масляной основе, она не боится перепада давления и не пересыхает на воздухе. Немаловажна и экономичность шарикового стержня Waterman – он способен провести линию длиной несколько километров. К тому же в отличие от чернил на водной основе стержень для шариковой ручки пишет практически на любой поверхности.
 </t>
   </si>
   <si>
     <t>1088.21000000 руб.</t>
   </si>
   <si>
     <t>Стержень для ручки-роллера Waterman, толщина линии  F, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Стержень для ручки- роллера
  Ширина линии
@@ -32652,50 +32663,53 @@
  Тип
 			 Картридж с чернилами
  Упаковка
 			 8 штук
  Особенности
 			 Для всех перьевых ручек Waterman
 	 Чернила в картриджах Waterman обладают сбалансированным составом, который оптимально подходит для использования с металлами и материалами, используемыми в производстве письменных принадлежностей этой марки. Они разработаны для того, чтобы легко и ровно ложиться на бумагу, не оставляя клякс и разводов, обеспечивая письмо, которое приносит истинное удовольствие. Все говорит в пользу того, что ручка Waterman достойно выразит ваши мысли.
 </t>
   </si>
   <si>
     <t>697.10000000 руб.</t>
   </si>
   <si>
     <t>Чернильный картридж для перьевых ручек Waterman International</t>
   </si>
   <si>
     <t xml:space="preserve">
  Тип
 			 Картридж с чернилами
  Упаковка
 			 6 штук
  Особенности
 			 Для всех перьевых ручек Waterman
 	 Чернила в картриджах Waterman обладают сбалансированным составом, который оптимально подходит для использования с металлами и материалами, используемыми в производстве письменных принадлежностей этой марки. Они разработаны для того, чтобы легко и ровно ложиться на бумагу, не оставляя клякс и разводов, обеспечивая письмо, которое приносит истинное удовольствие. Все говорит в пользу того, что ручка Waterman достойно выразит ваши мысли.
 </t>
+  </si>
+  <si>
+    <t>417.69000000 руб.</t>
   </si>
   <si>
     <t>Конвертер для перьевых ручек Waterman HR</t>
   </si>
   <si>
     <t xml:space="preserve">
  Назначение
 			 Заправка перьевой ручки чернилами из флакона
  Количество
 			 1 штука
  Тип
 			 Поршневой конвертер
  Особенности: механизм поворотного действия для заправки чернилами из флакона, устанавливается по типу картриджа (Push-in style), длина 78 мм. Подходит для всех перьевых ручек из современных коллекций Waterman выпуска после 2010 года. 
 	 Конвертер подходит для заправки перьевых ручек фирмы Waterman. Он действует по типу поршневого механизма, поэтому прост и удобен в использовании. Стильный пластиковый корпус подойдет для офисной обстановки. Waterman гарантирует высокое качество своего товара, высокую производительность. Отлично подойдет для любителей классического ручного письма.
 </t>
   </si>
   <si>
     <t>769.50000000 руб.</t>
   </si>
   <si>
     <t>Стержень капиллярный для ручки edding 1700, 0.5, М</t>
   </si>
   <si>
     <t>Стержень-роллер с шариковым наконечником в металлической оправе. Заправлен большим объемом чернил. Толщина линии: ~0,5 мм.</t>
   </si>
@@ -32975,51 +32989,51 @@
   <si>
     <t xml:space="preserve">
  Шариковая ручка Parker 
  Материал корпуса: латунь
   Толщина пишущего узла: М (средняя).
   Цвет стержня в комплекте: Черный (стержни других цветов продаются отдельно).
   Механизм: поворотного действия
   Отделка: позолота
   Цвет корпуса: черный
   Цвет отделки: золотистый 
   Особенности: Стержень выдвигается путем нажатия на кнопку, расположенную на торце колпачка.
  Перьевая ручка Parker 
  Перо: Позолота
  Толщина пишущего узла: М (средняя)
  Цвет картриджа в комплекте: Синий (другие продаются отдельно)
  Корпус: Легированная сталь
  Отделка: Золото
  Цвет корпуса: Черный
  Цвет отделки: золотистый 
  Особенности: Заправляется чернильными картриджами, а также может быть заправлена чернилами из флакона при помощи стандартного поршневого конвертора или конвертора Parker De Luxe.
  Комплектация: набор состоит из ручки перьевой + чернила синего цвета, шариковой ручки+стержень синего цвета, подарочная коробка на две ручки и все это укладывается в презентабельную фирменную коробку.
  Гарантия: 2 года с момента продажи.
  Набор из коллекции URBAN - в состав набора входит стильная шариковая ручка и перьевая нового поколения, которые заставляют заново взглянуть на процесс письма в современном мире и устанавливает новые правила. Они сочетают эргономичность со стилем, обладая необычной пулеобразной формой и идеальным балансом для письма. Там где имидж - все, а качество - ключевое слово, выберите современные ручки для современной жизни. Parker Urban - создан, чтобы поражать, сконструирован, чтобы работать.</t>
   </si>
   <si>
-    <t>8473.30000000 руб.</t>
+    <t>13865.40000000 руб.</t>
   </si>
   <si>
     <t>Ручки гелевые</t>
   </si>
   <si>
     <t>Набор гелевых ручек edding 2185, резиновая зона захвата, 0.7 мм, 3 цвета</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Водорастворимые гелевые чернила превращают процесс письма этой гелевой ручкой в удовольствие, ведь наконечник скользит по бумаге легко и без усилий. Большинство ярких цветов (продукт доступен во множестве оттенков, включая металлик и пастельные) лучше всего смотрится на бумаге и картоне темных тонов. Теперь оформлять индивидуальные пригласительные, рассадочные карточки или меню, будь то на свадьбу или на день рождения, становится еще проще. А для кого-то эта ручка становится любимым пишущим инструментом в повседневности. Решать вам!
 	 Гелевая ручка имеет тонкий роликовый наконечник толщиной 0,7 мм, а также инновационные гелевые чернила на водной основе практически без запаха. Благодаря резиновой зоне захват, ручку невероятно удобно держать, что позволяет без усилий писать или рисовать в течение продолжительного времени.
 	Гелевая ручка для особенно плавного и точного письма на светлой и - в случае с оттенками металлик и пастельными цветами - даже на темной бумаге
 	Ширина штриха, создаваемого шариковым наконечником в металлическом обрамлении, составляет 0,7 мм
 	Специальные гелевые чернила на водной основе
 	Продукты доступны в 17 различных цветах
  Характеристики: 
 	Форма наконечника: шариковый наконечник
 	Ширина штриха: 0,7 mm
 	Нейтральный запах
 	Светостойкий
 	Быстросохнущий
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Имеется зажим
 	Hat einen Rollstop
@@ -35476,50 +35490,53 @@
 			 Высококачественный лак цвета черный металлик, оригинальная гравировка в виде поперечных колец на колпачке, отдельные элементы дизайна - палладиевое покрытие.
  Цвет отделки
 			 Серебристый
  Механизм
 			 Роллер со съемным колпачком
  Пишущий узел
 			 F (fine) - Тонкий, 0.8 мм
  Цвет стержня
 			 Черный
  Комплектация
 			 Ручка со стержнем, подарочная коробка, транспортировочная упаковка, инструкция по эксплуатации с гарантийным талоном.
 	 Эта ручка Waterman Expert Deluxe Black CT, изготовленная из латуни, станет прекрасным подарком деловому человеку. Строгий черный корпус подчеркнут изящным стальным колпачком с объемной отделкой в виде нескольких колец. Посеребренное кольцо с фирменной гравировкой говорит о высоком статусе владельца этого инструмента для письма.
 </t>
   </si>
   <si>
     <t>11520.00000000 руб.</t>
   </si>
   <si>
     <t>Ручка-роллер edding 1700 Roller 3, сменный стержень, черный корпус</t>
   </si>
   <si>
     <t xml:space="preserve">Роллер edding-1700. Чернила на водной основе, после высыхания преимущественно водостойкие. Для письма, подписи и черчения тонких линий. Ручка-роллер edding-1700 заправляется запасными стержнями из серии edding-1700.
 </t>
   </si>
   <si>
+    <t>100.91000000 руб.</t>
+  </si>
+  <si>
     <t>Ручка-роллер edding 1700 Vario blue, сменный стержень, 0.4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Чернила на водной основе, после высыхания преимущественно водостойкие. Для письма, подписи и черчения тонких линий. Ручка-роллер edding-1700 заправляется запасными стержнями из серии edding-1700.
 </t>
   </si>
   <si>
     <t>105.00000000 руб.</t>
   </si>
   <si>
     <t>Роллер edding 67 Liquid Ink, 0.4 мм</t>
   </si>
   <si>
     <t xml:space="preserve">E-67 Ручка-роллер Контроль
 Ручка-роллер с шариковым наконечником в металлической оправе.
 Толщина линии:  ~0,4мм
 Зажим на колпачке из нержавеющей стали.
 </t>
   </si>
   <si>
     <t>79.58000000 руб.</t>
   </si>
   <si>
     <t>Ручка-роллер edding 85, для офиса, металлическое обрамление наконечника, 0.5 мм, F</t>
@@ -38127,51 +38144,51 @@
     <t>Карман Durable Pocketfix, для маркировки папок, самоклеящийся, 65 х 105 мм, 100 штук, ПВХ</t>
   </si>
   <si>
     <t>Прямоугольный самоклеящийся карман (65 x 105 мм), . Используется в папках как дополнительное место для хранения.</t>
   </si>
   <si>
     <t>Карман-уголок Durable Cornerfix, для документов, 75 мм, 8 штук</t>
   </si>
   <si>
     <t>407.70000000 руб.</t>
   </si>
   <si>
     <t>Карман самоклеящийся, 130 x 40 мм, ПВХ</t>
   </si>
   <si>
     <t>Карман самоклеящийся узкий из ПВХ для маркировки папок-регистраторов, папок-скоросшивателей, файлов и папок-уголков.
  Размер вкладыша: 130 х 40 мм
  Внешний размер кармана: 135 х 42 мм
  Крепление: Самоклеящимся способом
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
-    <t>26.75000000 руб.</t>
+    <t>29.44000000 руб.</t>
   </si>
   <si>
     <t>Карман самоклеящийся, для маркировки папок, 98 х 54 мм, ПВХ</t>
   </si>
   <si>
     <t>Карман самоклеящийся из ПВХ для маркировки папок-регистраторов, папок-скоросшивателей, файлов и папок-уголков. Подходит под формат визитной карточки.
  Размер вкладыша: 98 х 54 мм
  Внешний размер кармана: 101 х 58 мм
  Крепление: Самоклеящимся способом
  Формат ориентации: Альбомный, открывается с широкой стороны
  Отступ для изъятия вкладыша: Да
  Защитный клапан: Нет
 Продаётся упаковкой по 20 штук, цена за 1 штуку</t>
   </si>
   <si>
     <t>26.40000000 руб.</t>
   </si>
   <si>
     <t>Самоклеящиеся окошки для маркировки</t>
   </si>
   <si>
     <t>Шильдик для маркировки Durable Schildfix, самоклеящийся, 15 х 200 мм, 10 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -38772,50 +38789,53 @@
   </si>
   <si>
     <t xml:space="preserve">
 	Пленочные этикетки с мощным противомикробным эффектом: удаляют все вирусы, бактерии и микробов с поверхностей на 99,9%.
 	Продолжительная защита и долгосрочный стерильный эффект, безопасны для здоровья.
 	Надежный клеевой состав. Подходят для использования на дверях, поверхностях столов, выключателях, дверных ручках и т.д.
 	Эффективность сохраняется даже при печати на этикетках и разрезании их на части.
 	Противомикробный эффект клинически доказан, протестировано независимыми лабораториями и институтами.
  Белые противомикробные пленочные этикетки L8002-10 формата 210 x 148 мм от AVERY ZWECKFORM удаляют 99,9% вирусов, бактерий и микробов с поверхностей. Водостойкие и прочные. В упаковке 20 противомикробных, надежно приклеивающихся этикеток, всего 10 листов. Эффективность противомикробных этикеток на 99,9% клинически доказана и подтверждена независимыми лабораториями и институтами. Этикетки отлично приклеиваются на различные гладкие поверхности такие как двери, выключатели, звонки, перила, столы, кнопки лифта – любые поверхности общественного использования. Водостойкие, маслостойкие, устойчивы к чистящим средствам и дезинфекторам, выдерживают перепады температур -20 °C до +60 °C . Легко оформить и распечатать с помощью бесплатной программы Avery Design&amp;Print, а также шаблонов Word. Подходят для печати на лазерных принтерах.
 Характеристика
  Размеры: 210 x 148 мм
  В упаковке: 20 этикеток / 10 страниц
  Типа печати: Ч/б лазерный принтер, цветной лазерный, копир
  Код продукта: L8002
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Противомикробные
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный
  Размеры: А4
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
+    <t>2831.40000000 руб.</t>
+  </si>
+  <si>
     <t>Этикетки антимикробные Avery Zweckform, белые, А6, 4 штуки на листе, 10 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Пленочные этикетки с мощным противомикробным эффектом: удаляют все вирусы, бактерии и микробов с поверхностей на 99,9%.
 	Продолжительная защита и долгосрочный стерильный эффект, безопасны для здоровья.
 	Надежный клеевой состав. Подходят для использования на дверях, поверхностях столов, выключателях, дверных ручках и т.д.
 	Эффективность сохраняется даже при печати на этикетках и разрезании их на части.
 	Противомикробный эффект клинически доказан, протестировано независимыми лабораториями и институтами.
  Белые противомикробные пленочные этикетки L8003-10 формата 105 x 148 мм от AVERY ZWECKFORM удаляют 99,9% вирусов, бактерий и микробов с поверхностей. Водостойкие и прочные. В упаковке 40 противомикробных, надежно приклеивающихся этикеток, всего 10 листов. Эффективность противомикробных этикеток на 99,9% клинически доказана и подтверждена независимыми лабораториями и институтами. Этикетки отлично приклеиваются на различные гладкие поверхности такие как двери, выключатели, звонки, перила, столы, кнопки лифта – любые поверхности общественного использования. Водостойкие, маслостойкие, устойчивы к чистящим средствам и дезинфекторам, выдерживают перепады температур -20 °C до +60 °C . Легко оформить и распечатать с помощью бесплатной программы Avery Design&amp;Print, а также шаблонов Word. Подходят для печати на лазерных принтерах.
 Характеристика
  Размеры: 105 x 148 мм
  В упаковке: 40 этикеток / 10 страниц
  Типа печати: Ч/б лазерный принтер, Цветной лазерный, Копир
  Код продукта: L8003
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Противомикробные
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный
  Размеры: А4
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
@@ -39255,51 +39275,51 @@
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до + 80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 210 х 297 мм, для печати на лазерных принтерах. 100лстов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 100 этикеток / 100 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4775
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>23244.94000000 руб.</t>
+    <t>23632.35000000 руб.</t>
   </si>
   <si>
     <t>Этикетки всепогодные Avery Zweckform, белые, А4, 1 штука на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальный вариант для маркировки в экстремальных условиях, где бумага справиться не способна.
 	Надежный клеевой состав. Этикетки надежно приклеиваются на различные поверхности.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до +80 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой принтер. Печать на всех основных цветных лазерных принтерах и копировальных аппаратах.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Прочные белые водостойкие этикетки из полиэстера, размер 210 х 297 мм, для печати на лазерных принтерах. 20листов. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 20 этикеток / 20 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4775
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 75 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -40241,51 +40261,51 @@
  Сертификаты: Сертифицированное качество</t>
   </si>
   <si>
     <t>Этикетки для кухни Avery Zweckform, удаляемые, водостойкие, 47.5 х 73 мм, 4 штуки на листе, 4 листа</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежный клей, но легко удаляются без следов.
 	Подходят для маркировки стаканов, бутылок, ланч-боксов, контейнеров, банок с консервациями и специями. Приклеиваются на все стандартные поверхности.
 	Практичный и современный дизайн. Легко оформить с помощью маркера от руки.
 	Легко моются, водостойкие, термоустойчивые (от -20 °C до + 80 °С).
 	Протестированы и одобрены независимыми лабораториями.
 	 Современные и практичные – эти наклейки для использования дома не только помогут вам навести порядок на кухне, но и идеально подойдут в кладовке или в погребе. Прямоугольные этикетки из полиэстера, в сочетании синего и серого цветов, водостойкие, хорошо моются, а также устойчивы к воздействию высоких температур (от -20 °C до +80 °C) . Легко удаляются без следов клея на поверхности. Идеально подходят для банок с консервациями и маринованными продуктами, банок с вареньем, для маркировки банок соли, сахара, любых специй или муки, а также отлично смотрятся на коробках для пуговиц.
 	 Как эксперт в области создания различных наклеек, мы предлагаем огромный выбор красивых и практичных этикеток для дома с классическим, современным, актуальным дизайном, которые можно легко наклеить и оформить самостоятельно. Самоклеящиеся этикетки от Avery Zweckform – это всегда надежное качество, подтвержденное независимыми лабораториями и экспертизами.
 Характеристики
  Сделано из: Пленка
  Поверхность (особенность): Матовый
  Клейкость: Удаляемые
  Цвет: Белый
  Форма: Прямоугольный с закругленными углами
  Характеристики продукта: Водостойкие
  В упаковке: 16 этикеток / 4 страницы
  Сертификаты: Сертифицированное качество</t>
   </si>
   <si>
-    <t>698.65000000 руб.</t>
+    <t>710.30000000 руб.</t>
   </si>
   <si>
     <t>Этикетки морозостойкие Avery Zweckform,  26 x 73 мм, 6 штук на листе, 4 листа</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Для маркировки замороженных продуктов.
 	Гарантия качества в условиях глубокой заморозки, применяются при температуре до -20 °C, выдерживают перепады температур от -50 °C до +70 °C.
 	Практичный и современный дизайн. Легко оформить с помощью маркера от руки.
 	Хорошо крепятся даже к поверхностям, покрытым изморозью.
 	Протестированы и одобрены независимыми лабораториями.
  Морозостойкие этикетки незаменимы на каждой кухне. Этикетки идеально наведут порядок в морозильной камере. Вы можете легко найти любые заморозки и быть уверенными в том, что вы что-то заморозили. Бумажные этикетки для оформления от руки – практичное решение для заморозки. Этикетки подходят для использования при температурах от -50 °C до +70 °C, поэтому они спокойно выдерживают средние температуры в домашних морозильных камерах. Идеально подходят для маркировки контейнеров с остатками блюд после обеда, любой еды или напитков, приготовленных заранее. Как эксперт в области создания различных наклеек, мы предлагаем огромный выбор красивых и практичных этикеток для дома с классическим, современным, актуальным дизайном, которые можно легко наклеить и оформить самостоятельно. Самоклеящиеся этикетки от Avery Zweckform – это всегда надежное качество, подтвержденное независимыми лабораториями и экспертизами.
 Характеристики
  Сделано из: Бумага
  Поверхность (особенность): Матовый
  Клейкость: Перманентный
  Цвет: Белый
  Форма: Прямоугольный с закругленными углами
  В упаковке: 24 этикетки / 4 страницы
 Сертификаты: Сертифицированное качество</t>
   </si>
   <si>
     <t>489.78000000 руб.</t>
   </si>
   <si>
@@ -40419,51 +40439,51 @@
     <t xml:space="preserve">
 	Сильные и устойчивые – идеальный вариант для использования на улице.
 	Надежный клей и защита от влаги.
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -20 °C до + 80 °C).
 	Водостойкие, прочные на разрыв.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
  Прочные белые водостойкие этикетки из полиэстера, размер 63,5 х 33,9 мм, для печати на струйных принтерах. Благодаря сильному клеевому составу этикетки предназначены для надежной и прочной маркировки на улице или в складских помещениях. Они масло- и грязестойкие, термостойкие, выдерживают перепады температур (от -20 °C до +80 °C) и водонепроницаемые. Идеальный вариант для инвентаризации в складских помещениях, маркировки коробок, ящиков, складских вещей. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристики:
 	 Размеры: 63,5 x 33,9 мм 
 	 В упаковке: 240 этикеток / 10 страниц 
 	 Тип печати: Струйный 
 	 Код продукта: J4773 
 	 Клейкость: перманентный 
 	 Цвет: белый 
 	 Поверхность (особенность): матовый 
 	 Сделано из: Полиэстер 
 	 Характеристики продукта: Погодоустойчивые, Термоустойчивые, Водостойкие, водо-грязеотталкивающие 
 	 Форма: прямоугольный с закругленными углами 
 	 Размеры: А4 
 	 Экологический: не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>3423.60000000 руб.</t>
+    <t>3480.66000000 руб.</t>
   </si>
   <si>
     <t>Этикетки инвентарные Avery Zweckform, 25.4 x 10 мм, 189 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Этикетки из прочного полиэстера серебристого цвета
 	Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло- и УФ-стойкие, моющиеся, грязеотталкивающие.
 	Гарантия беспрепятственного прохождения листов через любой черно-белый лазерный принтер. Немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 	Гарантированное запекание тонера и четкий отпечаток текста при печати на черно-белых лазерных принтерах.
 	Профессиональное бесплатное программное обеспечение на русском языке для создания и печати этикетки.
  Вы только что приобрели новое электронное оборудование для вашего офиса или планируете инвентаризацию. Компьютеры и принтеры – дорогостоящий инвентарь, поэтому не стоит их портить низкокачественными этикетками. Придайте вашей маркировке стильный вид. Используйте высокопрочные этикетки из полиэстерной пленки серебристого цвета, размер 25,4 х 10 мм, 20 листов. Этикетки надежно приклеиваются на различные гладкие и неровные поверхности. Идеальное решение для архивов и дорогостоящих товаров, электронного оборудования, маркировки инвентаря, электронных компонентов, указания паспортных данных, инвентарной описи. Особо прочные этикетки устойчивы к воздействию загрязняющих веществ, влаги, перепадов температуры (от -40 °C до +150 °C). Масло-и УФ-стойкие, моющиеся, грязеотталкивающие. Подходят для печати на черно-белых лазерных принтерах.
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 3780 этикеток / 20 страниц
  Типа печати: Ч/б лазерный принтер
  Код продукта: L6008
  Клейкость: Перманентный
  Цвет: Серебристый
  Поверхность (особенность): Матовый
  Сделано из: Полиэстер
  Граммы: 78 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -40824,83 +40844,83 @@
 	Более износостойкие, чем всепогодные этикетки, изготовлены из эластичного материала.
 	Устойчивы к химическим веществам и ультрафиолету, износостойкие, прочные на разрыв (в одном направлении). Выдерживают перепады температур от -40 °C до +150 °C.
 	Материал легко очищается и протирается.
 	Отлично приклеиваются на сложные поверхности. Предназначены для маркировки изогнутых, шероховатых, пыльных или маслянистых поверхностей, резиновых и химических контейнеров.
 	Приклеиваются на металлические поверхности, пластик, окрашенные поверхности и волокна, поликарбонат, стекло и другие поверхности.
 	 Белые этикетки повышенной износоустойчивости специально разработаны для применения в самых сложных условиях, как в помещении, так и на улице. 48 этикеток из полиэтиленовой пленки с матовым покрытием на 10 листах. Благодаря тому, что этикетки хорошо удерживаются даже на самых сложных поверхностях, они идеально подходят для маркировки продуктов на складе и транспортных контейнеров. Так же они обладают устойчивостью к морской воде, погодным условиям, маслу, грязи и температуре от -40 °C до +150 °C. Так же эти этикетки можно мыть и они устойчивы ко многим растворителям и чистящим средствам. Подходит для всех стандартных лазерных принтеров. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 45,7 x 21,2 мм
  В упаковке: 480 этикеток / 10 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7911
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэтилен (PE)
  Граммы: 116 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>3349.06000000 руб.</t>
+    <t>3404.87000000 руб.</t>
   </si>
   <si>
     <t>Этикетки суперпрочные пленочные Avery Zweckform, 63.5 х 33.9 мм, 24 штуки на листе, 10 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Более износостойкие, чем всепогодные этикетки, изготовлены из эластичного материала.
 	Устойчивы к химическим веществам и ультрафиолету, износостойкие, прочные на разрыв (в одном направлении). Выдерживают перепады температур от -40 °C до +150 °C.
 	Материал легко очищается и протирается.
 	Отлично приклеиваются на сложные поверхности. Предназначены для маркировки изогнутых, шероховатых, пыльных или маслянистых поверхностей, резиновых и химических контейнеров.
 	Приклеиваются на металлические поверхности, пластик, окрашенные поверхности и волокна, поликарбонат, стекло и другие поверхности.
 	 Белые этикетки повышенной износоустойчивости специально разработаны для применения в самых сложных условиях, как в помещении, так и на улице. 24 этикетки из полиэтиленовой пленки с матовым покрытием на 10 листах. Благодаря тому, что этикетки хорошо удерживаются даже на самых сложных поверхностях, они идеально подходят для маркировки продуктов на складе и транспортных контейнеров. Так же они обладают устойчивостью к морской воде, погодным условиям, маслу, грязи и температуре от -40 °C до +150 °C. Так же эти этикетки можно мыть и они устойчивы ко многим растворителям и чистящим средствам. Подходит для всех стандартных лазерных принтеров. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 63,5 x 33,9 мм
  В упаковке: 240 этикеток / 10 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7912
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэтилен (PE)
  Граммы: 116 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>3191.68000000 руб.</t>
+    <t>3244.87000000 руб.</t>
   </si>
   <si>
     <t>Этикетки суперпрочные пленочные Avery Zweckform, 99.1 х 42.3 мм, 12 штук на листе, 10 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Более износостойкие, чем всепогодные этикетки, изготовлены из эластичного материала.
 	Устойчивы к химическим веществам и ультрафиолету, износостойкие, прочные на разрыв (в одном направлении). Выдерживают перепады температур от -40 °C до +150 °C.
 	Материал легко очищается и протирается.
 	Отлично приклеиваются на сложные поверхности. Предназначены для маркировки изогнутых, шероховатых, пыльных или маслянистых поверхностей, резиновых и химических контейнеров.
 	Приклеиваются на металлические поверхности, пластик, окрашенные поверхности и волокна, поликарбонат, стекло и другие поверхности.
 	 Белые этикетки повышенной износоустойчивости специально разработаны для применения в самых сложных условиях, как в помещении, так и на улице. 12 этикеток из полиэтиленовой пленки с матовым покрытием на 10 листах. Благодаря тому, что этикетки хорошо удерживаются даже на самых сложных поверхностях, они идеально подходят для маркировки продуктов на складе и транспортных контейнеров. Так же они обладают устойчивостью к морской воде, погодным условиям, маслу, грязи и температуре от -40 °C до +150 °C. Так же эти этикетки можно мыть и они устойчивы ко многим растворителям и чистящим средствам. Подходит для всех стандартных лазерных принтеров. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 99,1 x 42,3 мм
  В упаковке: 120 этикеток / 10 страниц
  Типа печати: Цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7913
  Клейкость: Перманентный
  Цвет: Белый
  Поверхность (особенность): Матовый
  Сделано из: Полиэтилен (PE)
  Граммы:116 г/м²
  Характеристики продукта: Погодоустойчивые, термоустойчивые, водостойкие, водо-грязеотталкивающие
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
@@ -41638,51 +41658,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 	Стильное решение для маркировки.
 	Эко-этикетки, сделаны из 100% перерабатываемого материала.
 	Сделаны из бумаги, не содержащей хлор, клей на водной основе.
 	Полноцветная печать по краю этикетки позволит вам профессионально оформить этикетку и красиво разместить информацию о продукте.
 	Легко и просто оформить на нашем сайте с помощью программы Design&amp;Print.
 	 Благодаря нашим коричневым крафт этикеткам ваш товар будет выглядеть современно и естественно одновременно. Этикетки сделаны из полностью перерабатываемого материала, что позволяет считать их эко-продуктом. Совместите красивый дизайн своей этикетки, сделав профессиональный акцент на свой бренд, с заботой об окружающей среде. Этикетки оформить очень просто с помощью нашей БЕСПЛАТНОЙ онлайн программы для этикеток, где вы найдете разнообразные дизайнерские шаблоны на любой вкус. Самоклеящиеся этикетки отлично приклеиваются на любые маркетинговые материалы, разную упаковку и любую промо- продукцию. Мы предлагаем разнообразные форматы этикеток из премиум материала, что позволит вам с выбрать правильную этикетку.
 Характеристика
  Размеры: 62 x 42 мм
  В упаковке: 450 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7110
  Клейкость: Перманентный
  Цвет: Коричневый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, не содержит ПВХ, сделано из переработанных материалов
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
-    <t>2436.85000000 руб.</t>
+    <t>2849.09000000 руб.</t>
   </si>
   <si>
     <t>Мини-этикетки Avery Zweckform, белые, 25.4 x 10 мм, 189 штук на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальное решение для маркировки документов.
 	Гарантированная распечатка без застревания для всех офисных принтерах.
 	Четкий отпечаток текста и изображения без размытия на любом принтере.
 	Надежный клей: приклеивается к бумаге, картону, стеклу и пластику.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
 	 Организовать свой рабочий стол, кабинет, упорядочить папки с документацией на полке теперь проще простого! Наши белые мини-этикетки для организации помогут вам в этом! Вы сможете быстро идентифицировать любые документы на полках и в шкафах. Просто выберите один из размеров этикеток, например, формат 25,4 х 10 мм. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, шрифт, цвет, создайте свою этикетку и распечатайте! Готово! Ваши коллеги и ваше начальство будут вам благодарны! Изображение никогда не смазывается при печати, благодаря чему самоклеящиеся этикетки А4 имеют профессиональный вид.
 	 Постоянные тестирования в лаборатории позволили разработать надежную клеевую основу самоклеящейся бумаги для принтера А4. Теперь самоклеящиеся этикетки А4 Avery Zweckform выпускаются с клеем высочайшего качества безопасным для здоровья потребителя. Самоклеящаяся бумага для принтера надежно приклеивается на бумагу, картон, пластик, стекло. Они гарантируют беспрепятственное прохождение листов через любой принтер.
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 4725 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L7658
  Клейкость: Перманентный
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Пустые шаблоны с заданными границами
@@ -42202,50 +42222,53 @@
   </si>
   <si>
     <t>Этикетки неоновые Avery Zweckform, красные, А4, 1 штука на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Максимальное освещение информации и гарантированное влияние на продажи продукции по акциям.
 	Идеально подходит для рекламных этикеток, маркировки продукции, новой информации на упаковке.
 	Четкая печать и гарантия бесперебойной печати на лазерном принтере.
 	Удаляются без следов клея.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Тестеры, бесплатные образцы, скидки, реклама – все средства хороши для стимулирования эффективных продаж вашей продукции. Обратите внимание ваших клиентов, используя наши привлекающие внимание неоновые этикетки. Красные этикетки для печати на лазерных принтерах, размер 210 х 297 мм. С этими этикетками невозможно не заметить продукцию на полке или важную информацию об акции! Этикетки легко удалить после использования! Придумайте собственный дизайн или изображение, выбрав нужную цветовую гамму из коллекции специальных шаблонов от Avery Zweckform. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристики
  Размеры: 210 x 297 мм
  В упаковке: 25 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Код продукта: L6005
  Клейкость: Удаляемые 
  Цвет: Красный неон
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами 
  Размеры: А4 
  Экологический: Не содержит ПВХ 
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
+  </si>
+  <si>
+    <t>3423.60000000 руб.</t>
   </si>
   <si>
     <t>Этикетки неоновые Avery Zweckform, желтые, А4, 1 штука на листе, 25 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Максимальное освещение информации и гарантированное влияние на продажи продукции по акциям.
 	Идеально подходит для рекламных этикеток, маркировки продукции, новой информации на упаковке.
 	Четкая печать и гарантия бесперебойной печати на лазерном принтере.
 	Удаляются без следов клея.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Тестеры, бесплатные образцы, скидки, реклама – все средства хороши для стимулирования эффективных продаж вашей продукции. Обратите внимание ваших клиентов, используя наши привлекающие внимание неоновые этикетки. Желтые этикетки для печати на лазерных принтерах, размер 210 х 297 мм. С этими этикетками невозможно не заметить продукцию на полке или важную информацию об акции! Этикетки легко удалить после использования! Придумайте собственный дизайн или изображение, выбрав нужную цветовую гамму из коллекции специальных шаблонов от Avery Zweckform. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 210 x 297 мм
  В упаковке: 25 этикеток / 25 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Код продукта: L6006
  Клейкость: Удаляемые 
  Цвет: Желтый неон
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами 
  Размеры: А4 
  Экологический: Не содержит ПВХ 
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
@@ -42755,53 +42778,50 @@
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 25,4 х 10 мм, 189 штук на листе, 25 листов + 5 листов в подарок! Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 5670 этикеток / 30 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4731
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
   </si>
   <si>
-    <t>2374.05000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Этикетки самоклеящиеся удаляемые Avery Zweckform, белые, 35.6 x 16.9 мм, 80 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Идеальное решение для временной маркировки.
 	Легко и полностью удаляются с поверхности, не оставляя следов клея.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов.
 	Закругленные края, четкий отпечаток текста на лазерном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Этикетки для многоразового использования. Отклеиваются быстро и полностью, не оставляют следов клея на поверхности. Сохраняют свойства при повторном употреблении. Белые, прямоугольные, с закругленными краями. Размер 35,6 х 16,9 мм, 80 штук на листе, 100 листов. Оптимальное решение для маркировки стеклянных, керамических и металлических поверхностей. Этикетки подходят для печати на лазерных и струйных принтерах. Можно оставлять надписи от руки.
  Вы сможете гарантированно распечатать этикетки на офисном принтере без застревания листов в принтерах. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора). Этикетки имеют высокую степень белизны.
  Все этикетки имеют сертификацию FSC® (Forest Stewardship Council). Материал, из которого изготовлены этикетки, получен из ответственно управляемых лесов. Этикетки, сделанные из экологичных материалов и не содержат хлора.
  Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 35,6 x 16,9 мм
  В упаковке: 8000 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Код продукта: L4732
  Клейкость: Удаляемые
  Цвет: Белый
  Сделано из: Бумага
  Форма: Прямоугольный с закругленными углами
  Размеры: А4
  Экологический: Материал не содержит хлора, FSC, не содержит ПВХ
  Сертификаты: Сертификация TUV
@@ -43208,50 +43228,53 @@
  Сертификаты: Сертификация TUV
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 70 x 37 мм, 24 штуки на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантия бесперебойной печати принтера.
 	Надежный клей.
 	Этикетки легко и быстро оформить с помощью бесплатных шаблонов и программ Avery.
  Во многих серьезных компаниях во главу угла ставится организация документов в офисе, легкость поиска и умение быстро находить нужные файлы и папки. Именно поэтому нужную документацию разделяют по цвету. Например, синим цветом помечают документы по работе с партнерами, а желтым – с поставщиками. С цветными этикетками от Avery порядок в архиве обеспечен. Идеальное решение для печати на любых принтерах и копировальных аппаратах. Дизайн этикетки легко оформить при помощи специальной программы DesignPro.
  Размеры: 70 x 37 мм
  В упаковке: 2400 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
  </t>
+  </si>
+  <si>
+    <t>5948.37000000 руб.</t>
   </si>
   <si>
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 105 x 37 мм, 16 штук на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежный клей.
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантия бесперебойной печати принтера.
 	Этикетки легко и быстро оформить с помощью бесплатных шаблонов и программ Avery.
  Во многих серьезных компаниях во главу угла ставится организация документов в офисе, легкость поиска и умение быстро находить нужные файлы и папки. Именно поэтому нужную документацию разделяют по цвету. Например, синим цветом помечают документы по работе с партнерами, а желтым – с поставщиками. С цветными этикетками от Avery порядок в архиве обеспечен. Идеальное решение для печати на любых принтерах и копировальных аппаратах. Дизайн этикетки легко оформить при помощи специальной программы DesignPro.
  Размеры: 105 x 37 мм
  В упаковке: 1600 этикеток / 100 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир
  Клейкость: Перманентный
  Сделано из: Бумага
  Форма: Прямоугольный
  Размеры: А4
  Экологический: Не содержит ПВХ
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!
 </t>
   </si>
   <si>
     <t>3122.87000000 руб.</t>
@@ -44433,53 +44456,50 @@
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>18 листов</t>
   </si>
   <si>
     <t>285.11000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 x 37.1 мм, 24 шт. на листе, 18 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 70 x 37,1 мм, 24 этикетки на листе А4, в упаковке 18 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
-    <t>280.44000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 70 x 42.3 мм, 21 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 70 x 42,3 мм, 21 этикетка на листе А4, в упаковке 100 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>1357.92000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 x 48 мм, 12 штук на листе, 100 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Размер этикетки 105 x 48 мм, 12 этикеток на листе А4, в упаковке 100 листов.
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
@@ -44574,50 +44594,53 @@
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 48.5 х 25.4 мм, 40 штук на листе,18 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки.
 	 Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве.
 	Новая структура бумаги гарантирует непревзойденное качество печати.
 	Технология QTC исключает загрязнение аппарата частицами клея.
 	Быстро создание дизайна этикетки с помощью Microsoft Word.
 	Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 64.6 х 33.7 мм, 24 шт. на листе, 100листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 х 57 мм, 10 штук на листе, 18 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 х 74 мм, 8 штук на листе, 18 листов</t>
+  </si>
+  <si>
+    <t>280.44000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 х 148 мм, 4 штуки на листе, 18 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 210 х 148 мм, 2 штуки на листе, 18 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 48.5 х 16.9 мм, 64 шт. на листе, 18 листов</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 105 x 148.5 мм, 4 шт. на листе, 100 листов</t>
   </si>
   <si>
     <t>Самоклеящиеся этикетки на листе А4 Европа-100 подходят для создания наклеек, ценников, адресных этикеток, маркировки товаров, папок, архивов, коробки. Экономичная серия этикеток Europe 100 производства Avery Zweckform подходят для печати на любом лазерном, струйном принтере или многофункциональном устройстве. Новая структура бумаги гарантирует непревзойденное качество печати. Технология QTC исключает загрязнение аппарата частицами клея. Быстро создание дизайна этикетки с помощью Microsoft Word. Этикетки надежно клеятся на бумагу, картон, стекло, пластик, металл.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся Avery Zweckform Европа-100, белые, 38 x 21.2 мм, 65 штук на листе, 100 листов</t>
   </si>
   <si>
     <t>Самоклеящиеся матовые этикетки Europe 100 имеют широкий диапазон применения от этикеток для конвертов до маркировки на производстве. Основным преимуществом является возможность самостоятельно оформить и распечатать этикетки в нужном количестве на лазерном/струйном принтере или многофункциональном устройстве любой марки.
  Гарантированное качество печати на все марках офисной техники благодаря новой структуре бумаги и технологии, исключающей загрязнение аппаратуры частицами клея. Возможность переклеивания отсутствует.
 Скачивайте макеты этикеток для Microsoft Word</t>
   </si>
@@ -44861,80 +44884,80 @@
     <t>Этикетки цветные самоклеящиеся Avery Zweckform, 45.7 x 21.2 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Надежно приклеиваются и легко удаляются не оставляя следов.
 	Цветная этикетка – идеальное решение для привлечения внимания к информации или продукции.
 	Гарантированная распечатка без застревания для всех распространенных принтеров и копировальных аппаратов
 	Четкий отпечаток текста на лазерном и струйном принтере.
 	Бесплатные шаблоны и программное обеспечение для печати этикетки.
  Представьте, что у вас важный телефонный звонок. Ваш собеседник в срочном порядке запросил необходимую информацию. Как просто и оперативно сориентироваться в ваших папках с документами? Если бы ваши бумаги были выделены цветом, их поиск бы значительно упростился. Например, накладные выделены красным цветом, корреспонденция – синим. С цветными этикетками вы значительно упрощаете работу. Этикетки надежно приклеиваются и удаляются, не оставляя следов на поверхности. Вы можете быть уверены, что листы с этикетками не застрянут в принтере. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
 Характеристика
  Размеры: 45,7 x 21,2 мм 
  В упаковке: 960 этикеток / 20 страниц 
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Коды продукта: L6038-20, L6039-20, L6040-20, L6041 
  Клейкость: Удаляемые 
  Цвета: Желтый, красный, голубой, зеленый
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами 
  Размеры: А4 
  Экологический: Не содержит ПВХ 
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>2297.61000000 руб.</t>
+    <t>2316.81000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся суперклейкие Avery Zweckform, 25.4 х 10 мм, 189 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Суперсильный клей на бумажной этикетке.
 	Идеальное решение для маркировки внутри помещений, указателей и знаков.
 	Устойчивость к перепадам температур от -30 °C до +80 °C.
 	Гарантированная распечатка без застревания для всех распространенных лазерных принтеров и копировальных аппаратов.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Белые стойкие бумажные этикетки намного прочнее обычных бумажных этикеток. Благодаря усиленному клею этикетки надежно приклеиваются на различные поверхности: влажные, холодные, теплые, неровные, пыльные. Идеальное решение для маркировки вне помещений, для инвентарной маркировки, предупреждающих знаков, информации о безопасности. Этикетки формата 25,4 х 10 мм. Специально разработаны для печати на всех типичных офисных принтерах и копировальных аппаратах. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Если вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 25,4 x 10 мм
  В упаковке: 3780 этикеток / 20 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Код продукта: L7871
  Клейкость: Перманентный 
  Цвет: Белый 
  Сделано из: Бумага 
  Форма: Прямоугольный с закругленными углами
  Размеры: А4 
  Экологический: Материал не содержит хлора
  Пустые шаблоны с заданными границами
 Design &amp; Print - онлайн шаблоны от Avery - легко и просто!</t>
   </si>
   <si>
-    <t>1834.25000000 руб.</t>
+    <t>1864.82000000 руб.</t>
   </si>
   <si>
     <t>Этикетки самоклеящиеся суперклейкие Avery Zweckform, 45.7 х 21.2 мм, 48 штук на листе, 20 листов</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Суперсильный клей на бумажной этикетке.
 	Идеальное решение для маркировки внутри помещений, указателей и знаков.
 	Устойчивость к перепадам температур от -30 °C до +80 °C.
 	Гарантированная распечатка без застревания для всех распространенных лазерных принтеров и копировальных аппаратов.
 	Бесплатные шаблоны и программное обеспечение для печати этикеток.
  Белые стойкие бумажные этикетки намного прочнее обычных бумажных этикеток. Благодаря усиленному клею этикетки надежно приклеиваются на различные поверхности: влажные, холодные, теплые, неровные, пыльные. Идеальное решение для маркировки вне помещений, для инвентарной маркировки, предупреждающих знаков, информации о безопасности. Этикетки формата 25,4 х 10 мм. Специально разработаны для печати на всех типичных офисных принтерах и копировальных аппаратах. Благодаря бесплатному программному обеспечению и шаблонам Avery Zweckform вам совсем не нужно тратить время на дизайн и печать этикеток и самоклеящейся бумаги А4. Мы предлагаем большой выбор дизайнов и готовых шаблонов для печати. Просто введите номер артикула с упаковки, выберите нужный дизайн, создайте свою этикетку и распечатайте! Готово!
  Если вам нужно напечатать большой объем этикеток, можно смело использовать самоклеящиеся этикетки А4 Avery Zweckform. Они гарантируют беспрепятственное прохождение листов через любой принтер. Это подтверждает немецкая сертификация TÜV SÜD (Объединение Технического надзора).
 Характеристика
  Размеры: 45,7 x 21,2 мм
  В упаковке: 960 этикеток / 20 страниц
  Типа печати: Струйный, цветной лазерный, ч/б лазерный принтер, копир 
  Код продукта: L7873
  Клейкость: Перманентный 
  Цвет: Белый 
  Сделано из: Бумага 
  Форма: Прямоугольный 
  Размеры: А4 
  Экологический: Материал не содержит хлора
  Пустые шаблоны с заданными границами
@@ -45330,56 +45353,172 @@
  Цвет: Белый
  Комплектация: 10 листов
  Материал: Бумага и полиэстер
  Поверхность: Бумага и пленка
  Тип печати: Лазерный
  Тип этикеток: Для стекла
  Кол-во этикеток на листе: 1 штука
  Применение: Для размещения информации
  Форма: Круглая
 Экологический: СО2 нейтральный</t>
   </si>
   <si>
     <t>3075.48000000 руб.</t>
   </si>
   <si>
     <t>Сварка и пайка</t>
   </si>
   <si>
     <t>Карандаши для сварки</t>
   </si>
   <si>
     <t>Термокарандаш для сварки Markal Tempilstik</t>
   </si>
   <si>
     <t xml:space="preserve">
-	 TEMPILSTIK – универсальное средство моментального определения температуры на поверхности металла в диапазоне от +38 0С до 1093 0С. При этом достигается высокая точность контроля – ± 1% в пределах температурного диапазона.
+	 TEMPILSTIK – универсальное средство моментального измерения температуры на поверхности металла в диапазоне от +38 0С до 1093 0С. При этом достигается высокая точность контроля – ± 1% в пределах температурного диапазона.
 	 Термокарандаш представляет собой стержень, состоящий из лакополимерного композита. Стержень вмонтирован в металлический корпус, снабженный карманным держателем и фиксатором стержня. Материал стержня плавится при определенной температуре, называемой номиналом карандаша. Номинал указан на корпусе карандаша.
 	 Легкое и точное определение температуры поверхности:
 	недорогая альтернатива электронным термометрам;
 	простота в работе: нет электроники, нет регистрирующих приборов, может работать кто угодно и где угодно;
-	возможны карандаши 113 температурных значений в диапазоне от +38 0С до 1093 0С;
+	возможны карандаши 116 температурных значений в диапазоне от +38 0С до 1093 0С:
+		 M28000           Термокарандаш  Markal Tempilstik, 38°C
+		 M28300           Термокарандаш  Markal Tempilstik, 40°C
+		 M28002           Термокарандаш  Markal Tempilstik, 43°C
+		 M28004           Термокарандаш  Markal Tempilstik, 48°C
+		 M28301           Термокарандаш  Markal Tempilstik, 50°C
+		 M28005           Термокарандаш  Markal Tempilstik, 52°C
+		 M28302           Термокарандаш  Markal Tempilstik, 55°C
+		 M28303           Термокарандаш  Markal Tempilstik, 60°C
+		 M28006           Термокарандаш  Markal Tempilstik, 66°C
+		 M28304           Термокарандаш  Markal Tempilstik, 70°C
+		 M28007           Термокарандаш  Markal Tempilstik, 73°C
+		 M28305           Термокарандаш  Markal Tempilstik, 75°C
+		 M28008           Термокарандаш  Markal Tempilstik, 76°C
+		 M28009           Термокарандаш  Markal Tempilstik, 79°C
+		 M28306           Термокарандаш  Markal Tempilstik, 80°C
+		 M28010           Термокарандаш  Markal Tempilstik, 83°C
+		 M28307           Термокарандаш  Markal Tempilstik, 85°C
+		 M28011           Термокарандаш  Markal Tempilstik, 87°C
+		 M28308           Термокарандаш  Markal Tempilstik, 90°C
+		 M28012           Термокарандаш  Markal Tempilstik, 93°C
+		 M28309           Термокарандаш  Markal Tempilstik, 95°C
+		 M28013           Термокарандаш  Markal Tempilstik, 97°C
+		 M28310           Термокарандаш  Markal Tempilstik, 100°C
+		 M28014           Термокарандаш  Markal Tempilstik, 101°C
+		 M28015           Термокарандаш  Markal Tempilstik, 104°C
+		 M28016           Термокарандаш  Markal Tempilstik, 107°C
+		 M28312           Термокарандаш  Markal Tempilstik, 110°C
+		 M28313           Термокарандаш  Markal Tempilstik, 115°C
+		 M28314           Термокарандаш  Markal Tempilstik, 120°C
+		 M28019           Термокарандаш  Markal Tempilstik, 121°C
+		 M28020           Термокарандаш  Markal Tempilstik, 124°C
+		 M28315           Термокарандаш  Markal Tempilstik, 125°C
+		 M28021           Термокарандаш  Markal Tempilstik, 128°C
+		 M28316           Термокарандаш  Markal Tempilstik, 130°C
+		 M28022           Термокарандаш  Markal Tempilstik, 132°C
+		 M28023           Термокарандаш  Markal Tempilstik, 135°C
+		 M28317           Термокарандаш  Markal Tempilstik, 140°C
+		 M28024           Термокарандаш  Markal Tempilstik, 142°C
+		 M28025           Термокарандаш  Markal Tempilstik, 146°C
+		 M28026           Термокарандаш  Markal Tempilstik, 149°C
+		 M28318           Термокарандаш  Markal Tempilstik, 150°C
+		 M28027           Термокарандаш  Markal Tempilstik, 152°C
+		 M28319           Термокарандаш  Markal Tempilstik, 155°C
+		 M28028           Термокарандаш  Markal Tempilstik, 156°C
+		 M28320           Термокарандаш  Markal Tempilstik, 160°C
+		 M28029           Термокарандаш  Markal Tempilstik, 163°C
+		 M28321           Термокарандаш  Markal Tempilstik, 165°C
+		 M28322           Термокарандаш  Markal Tempilstik, 170°C
+		 M28030           Термокарандаш  Markal Tempilstik, 173°C
+		 M28323           Термокарандаш  Markal Tempilstik, 175°C
+		 M28031           Термокарандаш  Markal Tempilstik, 177°C
+		 M28324           Термокарандаш  Markal Tempilstik, 180°C
+		 M28032           Термокарандаш  Markal Tempilstik, 184°C
+		 M28325           Термокарандаш  Markal Tempilstik, 190°C
+		 M28033           Термокарандаш  Markal Tempilstik, 191°C
+		 M28326           Термокарандаш  Markal Tempilstik, 195°C
+		 M28034           Термокарандаш  Markal Tempilstik, 198°C
+		 M28327           Термокарандаш  Markal Tempilstik, 200°C
+		 M28035           Термокарандаш  Markal Tempilstik, 204°C
+		 M28328           Термокарандаш  Markal Tempilstik, 210°C
+		 M28036           Термокарандаш  Markal Tempilstik, 212°C
+		 M28329           Термокарандаш  Markal Tempilstik, 215°C
+		 M28037           Термокарандаш  Markal Tempilstik, 218°C
+		 M28330           Термокарандаш  Markal Tempilstik, 220°C
+		 M28331           Термокарандаш  Markal Tempilstik, 225°C
+		 M28332           Термокарандаш  Markal Tempilstik, 230°C
+		 M28039           Термокарандаш  Markal Tempilstik, 232°C
+		 M28333           Термокарандаш  Markal Tempilstik, 235°C
+		 M28040           Термокарандаш  Markal Tempilstik, 239°C
+		 M28041           Термокарандаш  Markal Tempilstik, 246°C
+		 M28336           Термокарандаш  Markal Tempilstik, 250°C
+		 M28042           Термокарандаш  Markal Tempilstik, 253°C
+		 M28043           Термокарандаш  Markal Tempilstik, 260°C
+		 M28338           Термокарандаш  Markal Tempilstik, 270°C
+		 M28044           Термокарандаш  Markal Tempilstik, 274°C
+		 M28339           Термокарандаш  Markal Tempilstik, 280°C
+		 M28045           Термокарандаш  Markal Tempilstik, 288°C
+		 M28340           Термокарандаш  Markal Tempilstik, 290°C
+		 M28341           Термокарандаш  Markal Tempilstik, 300°C
+		 M28046           Термокарандаш  Markal Tempilstik, 302°C
+		 M28047           Термокарандаш  Markal Tempilstik, 316°C
+		 M28342           Термокарандаш  Markal Tempilstik, 320°C
+		 M28048           Термокарандаш  Markal Tempilstik, 343°C
+		 M28343           Термокарандаш  Markal Tempilstik, 350°C
+		 M28049           Термокарандаш  Markal Tempilstik, 371°C
+		 M28050           Термокарандаш  Markal Tempilstik, 399°C
+		 M28345           Термокарандаш  Markal Tempilstik, 400°C
+		 M28051           Термокарандаш  Markal Tempilstik, 427°C
+		 M28052           Термокарандаш  Markal Tempilstik, 454°C
+		 M28347           Термокарандаш  Markal Tempilstik, 460°C
+		 M28053           Термокарандаш  Markal Tempilstik, 482°C
+		 M28349           Термокарандаш  Markal Tempilstik, 500°C
+		 M28055           Термокарандаш  Markal Tempilstik, 510°C
+		 M28056           Термокарандаш  Markal Tempilstik, 538°C
+		 M28057           Термокарандаш  Markal Tempilstik, 550°C
+		 M28350           Термокарандаш  Markal Tempilstik, 560°C
+		 M28058           Термокарандаш  Markal Tempilstik, 566°C
+		 M28059           Термокарандаш  Markal Tempilstik, 593°C
+		 M28351           Термокарандаш  Markal Tempilstik, 600°C
+		 M28060           Термокарандаш  Markal Tempilstik, 621°C
+		 M28352           Термокарандаш  Markal Tempilstik, 625°C
+		 M28061           Термокарандаш  Markal Tempilstik, 649°C
+		 M28062           Термокарандаш  Markal Tempilstik, 677°C
+		 M28355           Термокарандаш  Markal Tempilstik, 700°C
+		 M28063           Термокарандаш  Markal Tempilstik, 704°C
+		 M28064           Термокарандаш  Markal Tempilstik, 760°C
+		 M28065           Термокарандаш  Markal Tempilstik, 788°C
+		 M28066           Термокарандаш  Markal Tempilstik, 816°C
+		 M28067           Термокарандаш  Markal Tempilstik, 843°C
+		 M28068           Термокарандаш  Markal Tempilstik, 871°C
+		 M28069           Термокарандаш  Markal Tempilstik, 899°C
+		 M28070           Термокарандаш  Markal Tempilstik, 927°C
+		 M28072           Термокарандаш  Markal Tempilstik, 982°C
+		 M28073           Термокарандаш  Markal Tempilstik, 1038°C
+		 M28074           Термокарандаш  Markal Tempilstik, 1066°C
+		 M28075           Термокарандаш  Markal Tempilstik, 1093°C
 	высокая точность: плавление метки происходит с точностью ±1% от заданного значения.
 	 Принцип работы:
 	 Для определения момента достижения определенной температуры на контролируемую поверхность наносят метку термоиндикаторным карандашом соответствующего номинала. При достижении определенного температурного порога, нанесённая на поверхность метка плавится. Если температура продолжает расти, то происходит её полимеризация (надпись затвердевает). Метка сохраняется и после охлаждения поверхности. Для удаления метки необходимо использовать абразивные материалы.
 	 Использование:
 	Отвернуть на 2 оборота наконечник карандаша;
 	Выдвинуть маркирующий стержень на 2-3 мм и завернуть наконечник, зафиксировав маркировочный стержень;
 	Нанести штрихованием материал стержня на контролируемую поверхность;
 	При достижении температуры, указанной на корпусе карандаша, произойдет расплавление нанесённого материала.
 	 Одного термокарандаша хватает на 400-500 отметок.
 	 Определение температуры поверхности в процессе:
 	сварки и изготовления металлических конструкций;
 	предварительного подогрева;
 	послесварочной термообработки;
 	снятия сварочных напряжений;
 	отжига, отпуска.
 	 Определение температуры узлов и деталей:
 	подшипников;
 	трансформаторов;
 	электронных компонентов;
 	гидравлических систем;
 	теплообменников.
 </t>
   </si>
   <si>
     <t>Температура плавления</t>
@@ -45947,50 +46086,53 @@
 	 На светлой цветной бумаге можно писать, рисовать или создавать эскизы с помощью множества видов фломастеров, но ни один из них не сделает эту работу такой же приятной и простой, как этот цветной фломастер. Если вам нужно подписать почтовую или поздравительную открытку, его пулевидный наконечник, без усилий скользя по поверхности, легко справится с любой из этих задач. Благодаря этому классическому фломастеру создание спонтанных эскизов и рисунков, для которых требуется неизменная ширина штриха, станет парой пустяков; кроме того, его можно приобрести во множестве ярких цветов.
 	 Тонкий фломастер edding 1200 снабжен округлым наконечником толщиной 1 мм. Чернила этого фломастера изготовлены на водной основе и отличаются светостойкостью, помогая получить на бумаге или картоне светлых тонов долговечные результаты.
 	Фломастеры для письма, создания эскизов и схем на светлоокрашенной бумаге
 	Ширина штриха округлого наконечника составляет 1 мм
 	Чернила на водной основе не просачиваются сквозь бумагу
 	Доступны 30 разных цветов
 	 Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 1 mm
 	Нейтральный запах
 	Светостойкий
 	Быстросохнущий
 	Светящийся
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Широкий спектр насыщенных и нежных оттенков
 	Цвета e-55, e-1200, e-1300 и e-1340 превосходно сочетаются между собой и дополняют друг друга, благодаря чему их можно без труда комбинировать
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Просты при использовании, подходят для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Соответствует стандарту CE
 	Произведено в Германии
 </t>
   </si>
   <si>
+    <t>660.38000000 руб.</t>
+  </si>
+  <si>
     <t>Набор фломастеров цветных edding 1200 металлик, круглый наконечник, 1-3 мм, 2 цвета, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Придайте своим рисункам и письмам металлический эффект с помощью нашей металлической ручки. Этот маркер идеально подходит для письма на темной бумаге или картоне, а также на глянцевой бумаге с покрытием. Хотите ли вы написать собственное послание удачи на карточке темного цвета, сделать подпись в фотоальбоме или добавить любящий индивидуальный штрих в календарь - с этим продуктом все очень просто. Вы также можете писать и отмечать отрывки этой металлической ручкой. Это идеальный инструмент для стильного создания легко читаемых именных бирок или других надписей.
 	 Мягкое круглое острие этой фломастера шириной 1-3 мм доступно в различных цветах. Эти цвета растворяются в чернилах на водной основе, а затем проходят через систему фильтров в острие пера перед нанесением на поверхность. После нанесения цвета становятся яркими и хорошо укрываются. Быстросохнущая краска отличается высокой светостойкостью.
 	Фломастер для письма и украшения, рисунков и макетов привлекательных металлических цветов на светлой и даже темной бумаге
 	Круглый наконечник имеет ширину хода 1-3 мм.
 	Чернила на водной основе в системе фильтров очень светостойкие.
 	Доступны в цветах золотой, серебряный, красный металлик, синий металлик, зеленый металлик и фиолетовый металлик.
  Характеристики: 
 	Форма наконечника: круглый наконечник
 	Ширина хода: 1-3 мм
 	Нейтральный запах
 	Lightfast
 	Быстро сохнет
 	Светящийся
 	Специальные чернила предотвращают просачивание бумаги
 	Колпачок можно переставить
 	Колпачок можно хранить на конце ствола, чтобы не потерять его.
 	Простой и понятный в использовании для несложного, спонтанного творчества
 	Качественный брендовый продукт
 	Сделано в Германии
  </t>
   </si>
@@ -46176,60 +46318,63 @@
   <si>
     <t xml:space="preserve">
 	 Хотите приобрести фломастер, который рисует и чертит широкими штрихами и представлен в такой цветовой гамме, от которой захватывает дух? С помощью этого фломастера edding с волоконным наконечником справиться с такими задачами теперь проще простого. Этот фломастер доступен в широчайшей палитре цветов из всего ассортимента edding. У нас найдется подходящий цвет для любой креативной идеи! Его лишенные запаха чернила на водной основе даже ярлыки, закладки и календари из бумаги или картона светлых тонов способны превратить в произведения искусства. Этот фломастер также превосходно подойдет для создания пейзажей и натюрмортов.
 	 Фломастер снабжен округлым наконечником толщиной в 2 мм и доступен в изумительной цветовой гамме. Пигментные чернила производятся на водной основе и поэтому лишены запаха.
 	Фломастер для письма, раскрашивания, рисования и создания схем на светлоокрашенной бумаге
 	Ширина штриха округлого наконечника составляет 2 мм
 	Чернила на водной основе можно растворять водой до момента высыхания
 	Продукт доступен в 40 различных цветах
  Характеристики:
 	Форма наконечника: округлый наконечник
 	Ширина штриха: 2 mm
 	Нейтральный запах
 	Светостойкий
 	Быстросохнущий
 	Светящийся
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Цвета e-55, e-1200, e-1300 и e-1340 превосходно сочетаются между собой и дополняют друг друга, благодаря чему их можно без труда комбинировать
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Прост и немарок при использовании, подходит для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Произведено в Германии
 </t>
   </si>
   <si>
+    <t>609.44000000 руб.</t>
+  </si>
+  <si>
     <t>Набор фломастеров для рисования edding 1300, 2 мм, 20 цветов</t>
   </si>
   <si>
     <t>Набор фломастеров для рисования edding 1300, 2 мм, 40 цветов</t>
   </si>
   <si>
     <t>40 цветов</t>
   </si>
   <si>
-    <t>1600.00000000 руб.</t>
+    <t>2333.53000000 руб.</t>
   </si>
   <si>
     <t>Фломастер - кисть для рисования edding 1340, изменяемая толщина линии</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Эта ручка-кисть имеет гибкий кистеобразный наконечник, который превращает рисование на бумаге и картоне в истинное удовольствие. С ее помощью вы без усилий можете как выводить изящные детали, так и наносить широкие мазки даже на больших участках. Она позволит вам оживить забавные комичные фигуры или цветочные узоры на приглашениях и бумажных салфетках. Другой популярный способ использования этой ручки - раскрашивание мягких материалов, таких, как резиновые штампы. С помощью наконечника в форме кисти сделать это легко; при этом вы можете раскрасить штамп в несколько цветов.
 	 Мягкий, гибкий наконечник этой ручки-кисти, доступной во множестве ярких цветов, гарантирует превосходные результаты. Чернила созданы на водной основе и имеют нейтральный запах.
 	Фломастер для письма, раскрашивания, рисования и создания схем на светлоокрашенной бумаге
 	Ширина штриха кистеобразного наконечника может варьироваться
 	Чернила на водной основе не просачиваются через бумагу; их можно растворять водой до момента высыхания
 	Продукт доступен в 20 различных цветах
  Характеристики: 
 	Форма наконечника: кистеобразный наконечник
 	Нейтральный запах
 	Быстросохнущий
 	Светящийся
 	Специальные чернила не позволяют надписи просачиваться через бумагу
 	Можно изменять положение колпачка
 	Широкий спектр насыщенных и нежных оттенков
 	Цвета e-55, e-1200, e-1300 и e-1340 превосходно сочетаются между собой и дополняют друг друга, благодаря чему их можно без труда комбинировать
 	Во избежание утери колпачка, он может быть зафиксирован на конце корпуса
 	Просты при использовании, подходят для воплощения несложных и спонтанных творческих идей
 	Высококачественный фирменный продукт
 	Произведено в Германии
@@ -46596,50 +46741,53 @@
 	 Особенности: 
 	Волоконная ручка для письма, рисования и создания макетов на светлой бумаге
 	Круглый наконечник имеет ширину линии 1 мм.
 	Чернила на водной основе не растекаются через бумагу
 	Доступен в 30 различных цветах
  Характеристики: 
 	Форма наконечника: круглый наконечник
 	Ширина линии: 1 мм
 	Нейтральный запах
 	Светостойкий 
 	Быстрое высыхание
 	Светящийся
 	Специальные чернила предотвращают просачивание бумаги
 	Колпачок можно переставить
  Преимущества: 
 	Широкая гамма насыщенных и нежных цветов
 	Цвета e-55, e-1200, e-1300 и e-1340 идеально сочетаются друг с другом и дополняют друг друга, что делает их особенно легко комбинировать.
 	Колпачок можно хранить на конце корпуса, чтобы не потерять его.
 	Простой и понятный в использовании для несложного, спонтанного творчества
 	Качественный брендовый продукт
 	Соответствует стандарту CE
 	Сделано в Германии
 </t>
   </si>
   <si>
+    <t>296.19000000 руб.</t>
+  </si>
+  <si>
     <t>Набор фломастеров цветных Giotto Turbo Color Skin Tones, 12 цветов</t>
   </si>
   <si>
     <t>Линия Giotto Skin Tones предоставляет каждому ребенку набор инструментов, которые позволяют изобразить различные оттенки кожи.
  Натуральные оттенки не выцветают и не выгорают на солнце. Тонкий сверхпрочный фетровый наконечник надежно зафиксирован, не вдавливается и не деформируется при сильном нажатии. Чернила безвредные, хорошо отмываются от рук и отстирываются от ткани.
  Колпачки на фломастерах имеют специальные вентиляционные отверстия (защита при случайном вдыхании колпачка).
  Диаметр наконечника: 2.8 мм
 Комплектация: 12 телесных цветов</t>
   </si>
   <si>
     <t>95.20000000 руб.</t>
   </si>
   <si>
     <t>Набор фломастеров цветных Giotto Turbo Maxi Skin Tones, 6 цветов</t>
   </si>
   <si>
     <t>Набор фломастеров Giotto Turbo Maxi Skin Tones, имитирующих разные оттенки кожи.
 Вся серия Maxi – это большие фломастеры с толстым наконечником, удобные для детского творчества. Пишут по любому виду бумаги или картона. Ими удобно рисовать и заштриховывать крупные фрагменты рисунка.
  Наконечник из волокна, сверхпрочный и долговечный. Чернила безвредные, хорошо отмываются от рук и отстирываются от ткани. Даже если вы забыли одеть колпачок, фломастер ещё долго будет писать. В этом размере тоже есть колпачок со специальными вентиляционными отверстиями (защита при случайном вдыхании колпачка).
  Линейка Skin Tones – это набор инструментов, которые позволяют изобразить различные оттенки кожи. Нюдовые оттенки не выцветают и не выгорают на солнце.
 Диаметр наконечника: 5 мм
 Комплектация: 6 телесных цветов</t>
   </si>
   <si>
     <t>295.20000000 руб.</t>
@@ -48025,51 +48173,51 @@
   <si>
     <t>Эргономичное кресло для руководителя "Nature II Slider" от CHAIR MEISTER сделает вашу жизнь по-настоящему комфортной. S-образная спинка поможет сохранить красивую осанку, а регулируемая поясничная опора в форме листа позаботится о здоровье спины. Эту модель можно настроить под любой рост и тип фигуры. Вы можете регулировать высоту подголовника, глубину сиденья, 3D подлокотники и даже угол наклона спинки. Кресло с синхромеханизмом автоматически подстраивается под вас и дает возможность выбрать одно из 3-х комфортных положений спинки.
  В линейке представлены модели в черном и белом цвете каркаса. Цвет обивки – популярные базовые оттенки, которые подойдут для любого интерьера.
 Размеры:
  Ширина сидения: 67.8 см
  Глубина сидения: 64.3 см
  Высота с подголовником: 109.5 см
 Гарантия: 48 месяцев</t>
   </si>
   <si>
     <t>45640.98000000 руб.</t>
   </si>
   <si>
     <t>Кресло руководителя Chair Meister Nature II, каркас черный пластик, сетка, ткань</t>
   </si>
   <si>
     <t>Эргономичное кресло для руководителя "Nature II Slider" от CHAIR MEISTER сделает вашу жизнь по-настоящему комфортной. S-образная спинка поможет сохранить красивую осанку, а регулируемая поясничная опора в форме листа позаботится о здоровье спины. Эту модель можно настроить под любой рост и тип фигуры. Вы можете регулировать высоту подголовника, глубину сиденья, 3D подлокотники и даже угол наклона спинки. Кресло с синхромеханизмом автоматически подстраивается под вас и дает возможность выбрать одно из 3-х комфортных положений спинки.
  В линейке представлены модели в черном и белом цвете каркаса. Цвет обивки – популярные базовые оттенки, которые подойдут для любого интерьера.
 Размеры:
  Ширина сидения: 67.8 см
  Глубина сидения: 64.3 см
  Высота с подголовником: 109.5 см
  Гарантия: 48 месяцев</t>
   </si>
   <si>
-    <t>48821.85000000 руб.</t>
+    <t>49635.56000000 руб.</t>
   </si>
   <si>
     <t>Столы</t>
   </si>
   <si>
     <t>Подстолье металлическое с электроприводом Aoke Wing, угловое, высота 62.5 - 127.5 см</t>
   </si>
   <si>
     <t>Каркас с электроприводом Aoke Wing – это инновационные рабочие места с регулировкой высоты. За таким столом удобно работать как сидя, так и стоя. Столы подойдут тем, кто идёт в ногу с прогрессом, стремится повысить свою работоспособность, сохранить здоровье и хорошую физическую форму.
  Каркас стола Aoke с электроприводом трехмоторный, по одному мотору Timotion на каждую опору. Опоры трёхсегментные, что позволяет опускаться столешнице на высоту 625 мм и максимально подниматься до 1275 мм. Форма опоры квадратная. Подвижная рама каркаса может изменять размер ширины от 1075 мм до 1800 мм, что очень удобно при выборе индивидуального размера столешницы стола для переговоров или стола совещаний.
  Рекомендуемый размер столешницы 1200-2000 мм по ширине и 800-1000 мм по глубине стола. Размер крепления верхнего кронштейна 600 мм, размер опоры каркаса 700 мм. Регулируемые подпятники. Грузоподъемность каркаса 150 кг с учетом столешницы. Скорость подъема каркаса 40 мм/с, питание от сети 100-240 В, уровень шума менее 50 дБ, что соответствует норме. Гарантийный срок 4 года. В пульте управление есть четыре кнопки памяти, предусмотрена защита от столкновения. Возможные цвета каркаса: черный, белый, серый.
  Скачать инструкцию в PDF</t>
   </si>
   <si>
     <t>Welldesk</t>
   </si>
   <si>
     <t>70950.94000000 руб.</t>
   </si>
   <si>
     <t>Подстолье металлическое с электроприводом Aoke Evolution, высота 69 - 115 см</t>
   </si>
   <si>
     <t>Каркас с электроприводом Aoke Evolution – это инновационные рабочие места с регулировкой высоты. За таким столом удобно работать как сидя, так и стоя. Эти динамичные столы подойдут тем, кто идёт в ногу с прогрессом, стремится повысить свою работоспособность, сохранить здоровье и хорошую физическую форму.
  Каркас стола Aoke с электроприводом одномоторный, мотор Timotion. Опоры двухсегментные, что позволяет опускаться столешнице на высоту 690 мм и максимально подниматься до 1150 мм. Форма опоры квадратная. Подвижная рама каркаса может изменять размер ширины от 1075 мм до 1720 мм, что очень удобно при выборе индивидуального размера столешницы.